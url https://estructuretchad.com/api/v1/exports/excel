--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -479,89 +479,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O27"/>
+  <dimension ref="A1:O121"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="22" customWidth="1" min="13" max="13"/>
     <col width="16" customWidth="1" min="14" max="14"/>
     <col width="16" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>e-Structure — Export des structures essentielles du Tchad</t>
         </is>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Généré le 11/05/2026 à 19:45 — 24 structure(s)</t>
+          <t>Généré le 27/06/2026 à 13:48 — 118 structure(s)</t>
         </is>
       </c>
     </row>
     <row r="3" ht="25" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Secteur</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
@@ -600,1323 +600,6349 @@
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Année création</t>
         </is>
       </c>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Responsable</t>
         </is>
       </c>
       <c r="N3" s="3" t="inlineStr">
         <is>
           <t>Téléphone</t>
         </is>
       </c>
       <c r="O3" s="3" t="inlineStr">
         <is>
           <t>Financement</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="4" t="n">
-        <v>1</v>
+        <v>119</v>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
-          <t>CEG de Sarh</t>
+          <t>Barrage de Toécé</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
-          <t>college</t>
+          <t>barrage</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Éducation</t>
+          <t>Hydraulique</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>Moyen-Chari</t>
+          <t>Mayo-Kebbi Ouest</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr"/>
       <c r="H4" s="4" t="inlineStr"/>
-      <c r="I4" s="4" t="inlineStr"/>
+      <c r="I4" s="4" t="inlineStr">
+        <is>
+          <t>Pala</t>
+        </is>
+      </c>
       <c r="J4" s="4" t="n">
-        <v>9.15</v>
+        <v>9.3604</v>
       </c>
       <c r="K4" s="4" t="n">
-        <v>18.3833</v>
+        <v>14.8996</v>
       </c>
       <c r="L4" s="4" t="n">
-        <v>1968</v>
+        <v>2023</v>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
-          <t>Mme. Esther Ndouba</t>
+          <t>Ministère de l'Hydraulique</t>
         </is>
       </c>
       <c r="N4" s="4" t="inlineStr"/>
       <c r="O4" s="4" t="inlineStr"/>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="6" t="n">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>CHU La Renaissance</t>
+          <t>CEG de Sarh</t>
         </is>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
-          <t>chu</t>
+          <t>college</t>
         </is>
       </c>
       <c r="D5" s="6" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Éducation</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F5" s="6" t="inlineStr">
         <is>
-          <t>N'Djaména</t>
+          <t>Moyen-Chari</t>
         </is>
       </c>
       <c r="G5" s="6" t="inlineStr"/>
       <c r="H5" s="6" t="inlineStr"/>
-      <c r="I5" s="6" t="inlineStr"/>
+      <c r="I5" s="6" t="inlineStr">
+        <is>
+          <t>Sarh</t>
+        </is>
+      </c>
       <c r="J5" s="6" t="n">
-        <v>12.1165</v>
+        <v>9.15</v>
       </c>
       <c r="K5" s="6" t="n">
-        <v>15.0472</v>
+        <v>18.3833</v>
       </c>
       <c r="L5" s="6" t="n">
-        <v>2014</v>
+        <v>1968</v>
       </c>
       <c r="M5" s="6" t="inlineStr">
         <is>
-          <t>Dr. Mahamat Ali</t>
+          <t>Mme. Esther Ndouba</t>
         </is>
       </c>
       <c r="N5" s="6" t="inlineStr"/>
       <c r="O5" s="6" t="inlineStr"/>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="4" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>CSI de Mongo Centre</t>
+          <t>CEG de Sarh</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>centre_sante</t>
+          <t>college</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Éducation</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>Guéra</t>
+          <t>Moyen-Chari</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr"/>
       <c r="H6" s="4" t="inlineStr"/>
       <c r="I6" s="4" t="inlineStr"/>
       <c r="J6" s="4" t="n">
-        <v>12.1833</v>
+        <v>9.15</v>
       </c>
       <c r="K6" s="4" t="n">
-        <v>18.6833</v>
+        <v>18.3833</v>
       </c>
       <c r="L6" s="4" t="n">
-        <v>1990</v>
+        <v>1968</v>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
-          <t>Inf. Youssouf Adam</t>
+          <t>Mme. Esther Ndouba</t>
         </is>
       </c>
       <c r="N6" s="4" t="inlineStr"/>
       <c r="O6" s="4" t="inlineStr"/>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="6" t="n">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>Centrale thermique de Farcha</t>
+          <t>CSI de Bol Centre</t>
         </is>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>centrale_thermique</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D7" s="6" t="inlineStr">
         <is>
-          <t>Énergie</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F7" s="6" t="inlineStr">
         <is>
-          <t>N'Djaména</t>
+          <t>Lac</t>
         </is>
       </c>
       <c r="G7" s="6" t="inlineStr"/>
       <c r="H7" s="6" t="inlineStr"/>
-      <c r="I7" s="6" t="inlineStr"/>
+      <c r="I7" s="6" t="inlineStr">
+        <is>
+          <t>Bol</t>
+        </is>
+      </c>
       <c r="J7" s="6" t="n">
-        <v>12.14</v>
+        <v>13.45</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>15.03</v>
+        <v>14.7167</v>
       </c>
       <c r="L7" s="6" t="n">
-        <v>1965</v>
+        <v>1982</v>
       </c>
       <c r="M7" s="6" t="inlineStr">
         <is>
-          <t>SNE Direction</t>
+          <t>Dr. Ahmat Souleymane</t>
         </is>
       </c>
       <c r="N7" s="6" t="inlineStr"/>
       <c r="O7" s="6" t="inlineStr"/>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="4" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>Centre de Santé Abeche</t>
+          <t>CSI de Mongo Centre</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>Hopital</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>Ouaddaï</t>
+          <t>Guéra</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr"/>
       <c r="H8" s="4" t="inlineStr"/>
-      <c r="I8" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I8" s="4" t="inlineStr"/>
       <c r="J8" s="4" t="n">
-        <v>9.556699999999999</v>
+        <v>12.1833</v>
       </c>
       <c r="K8" s="4" t="n">
-        <v>17.08958</v>
+        <v>18.6833</v>
       </c>
       <c r="L8" s="4" t="n">
-        <v>1998</v>
+        <v>1990</v>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
-          <t>Dr. Mahamat Issa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Inf. Youssouf Adam</t>
+        </is>
+      </c>
+      <c r="N8" s="4" t="inlineStr"/>
+      <c r="O8" s="4" t="inlineStr"/>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="6" t="n">
-        <v>4</v>
+        <v>116</v>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>Château d'eau N'Djaména Nord</t>
+          <t>Centrale solaire Noor de Djarmaya (50 MW)</t>
         </is>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>chateau_eau</t>
+          <t>centrale_solaire</t>
         </is>
       </c>
       <c r="D9" s="6" t="inlineStr">
         <is>
-          <t>Hydraulique</t>
+          <t>Énergie</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F9" s="6" t="inlineStr">
         <is>
-          <t>N'Djaména</t>
+          <t>Hadjer-Lamis</t>
         </is>
       </c>
       <c r="G9" s="6" t="inlineStr"/>
       <c r="H9" s="6" t="inlineStr"/>
-      <c r="I9" s="6" t="inlineStr"/>
+      <c r="I9" s="6" t="inlineStr">
+        <is>
+          <t>Djarmaya</t>
+        </is>
+      </c>
       <c r="J9" s="6" t="n">
-        <v>12.15</v>
+        <v>13.6419</v>
       </c>
       <c r="K9" s="6" t="n">
-        <v>15.06</v>
+        <v>16.4889</v>
       </c>
       <c r="L9" s="6" t="n">
-        <v>2010</v>
+        <v>2025</v>
       </c>
       <c r="M9" s="6" t="inlineStr">
         <is>
-          <t>STE N'Djaména</t>
+          <t>Mahamat Ahmat Alhabo</t>
         </is>
       </c>
       <c r="N9" s="6" t="inlineStr"/>
       <c r="O9" s="6" t="inlineStr"/>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="4" t="n">
-        <v>6</v>
+        <v>115</v>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
-          <t>Clinique Hariri Internationale</t>
+          <t>Centrale solaire d'Amdjarass (5 MWc)</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
-          <t>Clinique</t>
+          <t>centrale_solaire</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Énergie</t>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>Ouaddaï</t>
+          <t>Ennedi-Est</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr"/>
       <c r="H10" s="4" t="inlineStr"/>
       <c r="I10" s="4" t="inlineStr">
         <is>
-          <t>Ndjamena</t>
+          <t>Amdjarass</t>
         </is>
       </c>
       <c r="J10" s="4" t="n">
-        <v>12.128284</v>
+        <v>16.075974</v>
       </c>
       <c r="K10" s="4" t="n">
-        <v>15.054939</v>
+        <v>22.828493</v>
       </c>
       <c r="L10" s="4" t="n">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
-          <t>Dr Ahmed Hassan</t>
+          <t>Dr. Tahir Abdraman</t>
         </is>
       </c>
       <c r="N10" s="4" t="inlineStr">
         <is>
-          <t>+235 66 81 88 08</t>
-[...6 lines deleted...]
-      </c>
+          <t>+235 66 24 66 51</t>
+        </is>
+      </c>
+      <c r="O10" s="4" t="inlineStr"/>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="6" t="n">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>Forage PMH de Mongo</t>
+          <t>Centrale solaire de Gassi (30 MW)</t>
         </is>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>forage</t>
+          <t>centrale_solaire</t>
         </is>
       </c>
       <c r="D11" s="6" t="inlineStr">
         <is>
-          <t>Hydraulique</t>
+          <t>Énergie</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F11" s="6" t="inlineStr">
         <is>
-          <t>Guéra</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G11" s="6" t="inlineStr"/>
       <c r="H11" s="6" t="inlineStr"/>
-      <c r="I11" s="6" t="inlineStr"/>
+      <c r="I11" s="6" t="inlineStr">
+        <is>
+          <t>7e arrondissement</t>
+        </is>
+      </c>
       <c r="J11" s="6" t="n">
-        <v>12.19</v>
+        <v>12.1275</v>
       </c>
       <c r="K11" s="6" t="n">
-        <v>18.69</v>
+        <v>15.0503</v>
       </c>
       <c r="L11" s="6" t="n">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="M11" s="6" t="inlineStr">
         <is>
-          <t>Comité de gestion</t>
-[...2 lines deleted...]
-      <c r="N11" s="6" t="inlineStr"/>
+          <t>SNE Direction</t>
+        </is>
+      </c>
+      <c r="N11" s="6" t="inlineStr">
+        <is>
+          <t>+235 66 12 34 56</t>
+        </is>
+      </c>
       <c r="O11" s="6" t="inlineStr"/>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="4" t="n">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
-          <t>Hopital Provincial d'Abeche</t>
+          <t>Centrale thermique de Farcha</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Hopital</t>
+          <t>centrale_thermique</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Énergie</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>Ouaddaï</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr"/>
       <c r="H12" s="4" t="inlineStr"/>
       <c r="I12" s="4" t="inlineStr">
         <is>
-          <t>OUARA 1</t>
+          <t>Farcha</t>
         </is>
       </c>
       <c r="J12" s="4" t="n">
-        <v>8.556699999999999</v>
+        <v>12.14</v>
       </c>
       <c r="K12" s="4" t="n">
-        <v>19.0833</v>
+        <v>15.03</v>
       </c>
       <c r="L12" s="4" t="n">
-        <v>1990</v>
+        <v>1965</v>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
-          <t>Dr. Mahamat Issa</t>
-[...11 lines deleted...]
-      </c>
+          <t>SNE Direction</t>
+        </is>
+      </c>
+      <c r="N12" s="4" t="inlineStr"/>
+      <c r="O12" s="4" t="inlineStr"/>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="6" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>Hopital Provincial d'Amdjarass</t>
+          <t>Centrale thermique de Farcha</t>
         </is>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>Hopital</t>
+          <t>centrale_thermique</t>
         </is>
       </c>
       <c r="D13" s="6" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Énergie</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F13" s="6" t="inlineStr">
         <is>
-          <t>Ennedi-Est</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G13" s="6" t="inlineStr"/>
       <c r="H13" s="6" t="inlineStr"/>
-      <c r="I13" s="6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I13" s="6" t="inlineStr"/>
       <c r="J13" s="6" t="n">
-        <v>16.075974</v>
+        <v>12.14</v>
       </c>
       <c r="K13" s="6" t="n">
-        <v>22.828493</v>
+        <v>15.03</v>
       </c>
       <c r="L13" s="6" t="n">
-        <v>2009</v>
+        <v>1965</v>
       </c>
       <c r="M13" s="6" t="inlineStr">
         <is>
-          <t>Dr. Tahir Abdraman</t>
-[...11 lines deleted...]
-      </c>
+          <t>SNE Direction</t>
+        </is>
+      </c>
+      <c r="N13" s="6" t="inlineStr"/>
+      <c r="O13" s="6" t="inlineStr"/>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="4" t="n">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>Hopital de Guereda</t>
+          <t>Centre Hospitalier Universitaire Mère et Enfant (CHUME)</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Hopital</t>
+          <t>CHU</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>Ouaddaï</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr"/>
       <c r="H14" s="4" t="inlineStr"/>
       <c r="I14" s="4" t="inlineStr">
         <is>
-          <t>Ndjamena</t>
+          <t>Mardan Noûm</t>
         </is>
       </c>
       <c r="J14" s="4" t="n">
-        <v>12.3152</v>
+        <v>12.1111</v>
       </c>
       <c r="K14" s="4" t="n">
-        <v>15.05252</v>
+        <v>15.0444</v>
       </c>
       <c r="L14" s="4" t="n">
-        <v>1998</v>
+        <v>2010</v>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
-          <t>Mahrasoft Innovatoins</t>
+          <t>Dr. Mahamat Nour</t>
         </is>
       </c>
       <c r="N14" s="4" t="inlineStr">
         <is>
-          <t>+23563755858</t>
+          <t>+235 66 26 79 82</t>
         </is>
       </c>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>SourceFinancementEnum.ETAT</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="6" t="n">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>Hôpital Général de Référence Nationale</t>
+          <t>Centre Hospitalier Universitaire la Renaissance (CHU-R)</t>
         </is>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>hopital_national</t>
+          <t>CHU</t>
         </is>
       </c>
       <c r="D15" s="6" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F15" s="6" t="inlineStr">
         <is>
           <t>N'Djaména</t>
         </is>
       </c>
       <c r="G15" s="6" t="inlineStr"/>
       <c r="H15" s="6" t="inlineStr"/>
-      <c r="I15" s="6" t="inlineStr"/>
+      <c r="I15" s="6" t="inlineStr">
+        <is>
+          <t>N'Djari</t>
+        </is>
+      </c>
       <c r="J15" s="6" t="n">
-        <v>12.1348</v>
+        <v>12.1165</v>
       </c>
       <c r="K15" s="6" t="n">
-        <v>15.0557</v>
+        <v>15.0472</v>
       </c>
       <c r="L15" s="6" t="n">
-        <v>1962</v>
+        <v>2014</v>
       </c>
       <c r="M15" s="6" t="inlineStr">
         <is>
-          <t>Dr. Ibrahim Moussa</t>
-[...3 lines deleted...]
-      <c r="O15" s="6" t="inlineStr"/>
+          <t>Dr. Daoud Salim Mahamat</t>
+        </is>
+      </c>
+      <c r="N15" s="6" t="inlineStr">
+        <is>
+          <t>+235 66 97 22 60</t>
+        </is>
+      </c>
+      <c r="O15" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="4" t="n">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>Hôpital de District de Moundou</t>
+          <t>Centre National de Transfusion Sanguine</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>hopital_district</t>
+          <t>centre_specialise</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>Logone Occidental</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr"/>
       <c r="H16" s="4" t="inlineStr"/>
-      <c r="I16" s="4" t="inlineStr"/>
+      <c r="I16" s="4" t="inlineStr">
+        <is>
+          <t>Sabangali</t>
+        </is>
+      </c>
       <c r="J16" s="4" t="n">
-        <v>8.566700000000001</v>
+        <v>12.11</v>
       </c>
       <c r="K16" s="4" t="n">
-        <v>16.0833</v>
-[...8 lines deleted...]
-      </c>
+        <v>15.045</v>
+      </c>
+      <c r="L16" s="4" t="inlineStr"/>
+      <c r="M16" s="4" t="inlineStr"/>
       <c r="N16" s="4" t="inlineStr"/>
-      <c r="O16" s="4" t="inlineStr"/>
+      <c r="O16" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="6" t="n">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>Kits solaires Hôpital Abéché</t>
+          <t>Centre de Santé Abeche</t>
         </is>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>kit_solaire</t>
+          <t>Hopital</t>
         </is>
       </c>
       <c r="D17" s="6" t="inlineStr">
         <is>
-          <t>Énergie</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F17" s="6" t="inlineStr">
         <is>
           <t>Ouaddaï</t>
         </is>
       </c>
       <c r="G17" s="6" t="inlineStr"/>
       <c r="H17" s="6" t="inlineStr"/>
-      <c r="I17" s="6" t="inlineStr"/>
+      <c r="I17" s="6" t="inlineStr">
+        <is>
+          <t>Commune numero 1</t>
+        </is>
+      </c>
       <c r="J17" s="6" t="n">
-        <v>13.83</v>
+        <v>9.556699999999999</v>
       </c>
       <c r="K17" s="6" t="n">
-        <v>20.83</v>
+        <v>17.08958</v>
       </c>
       <c r="L17" s="6" t="n">
-        <v>2022</v>
+        <v>1998</v>
       </c>
       <c r="M17" s="6" t="inlineStr">
         <is>
-          <t>ONG Soleil Tchad</t>
-[...3 lines deleted...]
-      <c r="O17" s="6" t="inlineStr"/>
+          <t>Dr. Mahamat Issa</t>
+        </is>
+      </c>
+      <c r="N17" s="6" t="inlineStr">
+        <is>
+          <t>+33612798326</t>
+        </is>
+      </c>
+      <c r="O17" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="4" t="n">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
-          <t>Lycée Félix Éboué</t>
+          <t>Centre de Santé Intégré (CSI) de Chagoua</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>lycee</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Éducation</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>N'Djaména</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr"/>
       <c r="H18" s="4" t="inlineStr"/>
-      <c r="I18" s="4" t="inlineStr"/>
+      <c r="I18" s="4" t="inlineStr">
+        <is>
+          <t>Chagoua</t>
+        </is>
+      </c>
       <c r="J18" s="4" t="n">
-        <v>12.12</v>
+        <v>12.105</v>
       </c>
       <c r="K18" s="4" t="n">
-        <v>15.05</v>
+        <v>15.035</v>
       </c>
       <c r="L18" s="4" t="n">
-        <v>1942</v>
+        <v>2015</v>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
-          <t>M. Oumar Djibert</t>
+          <t>Dr. Fatimé Mahamat</t>
         </is>
       </c>
       <c r="N18" s="4" t="inlineStr"/>
       <c r="O18" s="4" t="inlineStr"/>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="6" t="n">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>Lycée de lere</t>
+          <t>Centre de Santé Intégré (CSI) de Diguel</t>
         </is>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>Lycée</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D19" s="6" t="inlineStr">
         <is>
-          <t>Éducation</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F19" s="6" t="inlineStr">
         <is>
-          <t>Mayo-Kebbi Ouest</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G19" s="6" t="inlineStr"/>
       <c r="H19" s="6" t="inlineStr"/>
       <c r="I19" s="6" t="inlineStr">
         <is>
-          <t>Lere</t>
+          <t>Diguel</t>
         </is>
       </c>
       <c r="J19" s="6" t="n">
-        <v>9.5585</v>
+        <v>12.107</v>
       </c>
       <c r="K19" s="6" t="n">
-        <v>17.3525</v>
+        <v>15.045</v>
       </c>
       <c r="L19" s="6" t="n">
-        <v>2000</v>
+        <v>2016</v>
       </c>
       <c r="M19" s="6" t="inlineStr">
         <is>
-          <t>Douzebe</t>
-[...11 lines deleted...]
-      </c>
+          <t>Dr. Adam Ali</t>
+        </is>
+      </c>
+      <c r="N19" s="6" t="inlineStr"/>
+      <c r="O19" s="6" t="inlineStr"/>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="4" t="n">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>Lycée publique de Bahai</t>
+          <t>Centre de Santé Intégré (CSI) de Moursal</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Lycée</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Éducation</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>Ennedi-Est</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr"/>
       <c r="H20" s="4" t="inlineStr"/>
       <c r="I20" s="4" t="inlineStr">
         <is>
-          <t>Bahai</t>
+          <t>Moursal</t>
         </is>
       </c>
       <c r="J20" s="4" t="n">
-        <v>16.2352</v>
+        <v>12.115</v>
       </c>
       <c r="K20" s="4" t="n">
-        <v>22.3251</v>
+        <v>15.055</v>
       </c>
       <c r="L20" s="4" t="n">
-        <v>1997</v>
+        <v>2017</v>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
-          <t>Dr. Mahamat Issa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Dr. Moussa Hassan</t>
+        </is>
+      </c>
+      <c r="N20" s="4" t="inlineStr"/>
+      <c r="O20" s="4" t="inlineStr"/>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="6" t="n">
-        <v>19</v>
+        <v>109</v>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>Mahrasoft Innovatoins</t>
+          <t>Centre de Santé Intégré (CSI) de N'Djari</t>
         </is>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>Hopital</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D21" s="6" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F21" s="6" t="inlineStr">
         <is>
-          <t>Batha</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G21" s="6" t="inlineStr"/>
       <c r="H21" s="6" t="inlineStr"/>
       <c r="I21" s="6" t="inlineStr">
         <is>
-          <t>Ndjamena</t>
+          <t>N'Djari</t>
         </is>
       </c>
       <c r="J21" s="6" t="n">
-        <v>9.2525</v>
+        <v>12.116</v>
       </c>
       <c r="K21" s="6" t="n">
-        <v>17.2525</v>
+        <v>15.058</v>
       </c>
       <c r="L21" s="6" t="n">
-        <v>2000</v>
+        <v>2018</v>
       </c>
       <c r="M21" s="6" t="inlineStr">
         <is>
-          <t>Dr. Mahamat Issa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Dr. Aïssa Abdoulaye</t>
+        </is>
+      </c>
+      <c r="N21" s="6" t="inlineStr"/>
+      <c r="O21" s="6" t="inlineStr"/>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="4" t="n">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t>Mahrasoft Innovatoins</t>
+          <t>Centre de Santé Intégré (CSI) de Ridina</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Hopital</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>Batha</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr"/>
       <c r="H22" s="4" t="inlineStr"/>
-      <c r="I22" s="4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K22" s="4" t="inlineStr"/>
+      <c r="I22" s="4" t="inlineStr">
+        <is>
+          <t>Ridina</t>
+        </is>
+      </c>
+      <c r="J22" s="4" t="n">
+        <v>12.125</v>
+      </c>
+      <c r="K22" s="4" t="n">
+        <v>15.065</v>
+      </c>
       <c r="L22" s="4" t="n">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
-          <t>Mahrasoft Innovatoins</t>
-[...11 lines deleted...]
-      </c>
+          <t>Dr. Haroun Mahamat</t>
+        </is>
+      </c>
+      <c r="N22" s="4" t="inlineStr"/>
+      <c r="O22" s="4" t="inlineStr"/>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="6" t="n">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>Maternité d'Abéché</t>
+          <t>Centre de Santé Intégré d'Am Timan</t>
         </is>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>maternite</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D23" s="6" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F23" s="6" t="inlineStr">
         <is>
-          <t>Ouaddaï</t>
+          <t>Salamat</t>
         </is>
       </c>
       <c r="G23" s="6" t="inlineStr"/>
       <c r="H23" s="6" t="inlineStr"/>
-      <c r="I23" s="6" t="inlineStr"/>
+      <c r="I23" s="6" t="inlineStr">
+        <is>
+          <t>Am Timan</t>
+        </is>
+      </c>
       <c r="J23" s="6" t="n">
-        <v>13.8292</v>
+        <v>11.0333</v>
       </c>
       <c r="K23" s="6" t="n">
-        <v>20.8325</v>
-[...8 lines deleted...]
-      </c>
+        <v>20.2833</v>
+      </c>
+      <c r="L23" s="6" t="inlineStr"/>
+      <c r="M23" s="6" t="inlineStr"/>
       <c r="N23" s="6" t="inlineStr"/>
-      <c r="O23" s="6" t="inlineStr"/>
+      <c r="O23" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="4" t="n">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
-          <t>Mini-centrale solaire de Mao</t>
+          <t>Centre de Santé Intégré de Chagoua</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>centrale_solaire</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Énergie</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>Kanem</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr"/>
       <c r="H24" s="4" t="inlineStr"/>
-      <c r="I24" s="4" t="inlineStr"/>
+      <c r="I24" s="4" t="inlineStr">
+        <is>
+          <t>Chagoua</t>
+        </is>
+      </c>
       <c r="J24" s="4" t="n">
-        <v>14.1167</v>
+        <v>12.1</v>
       </c>
       <c r="K24" s="4" t="n">
-        <v>15.3167</v>
-[...8 lines deleted...]
-      </c>
+        <v>15.035</v>
+      </c>
+      <c r="L24" s="4" t="inlineStr"/>
+      <c r="M24" s="4" t="inlineStr"/>
       <c r="N24" s="4" t="inlineStr"/>
-      <c r="O24" s="4" t="inlineStr"/>
+      <c r="O24" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="6" t="n">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>Station de pompage Chari</t>
+          <t>Centre de Santé Intégré de Diguel</t>
         </is>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>station_pompage</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D25" s="6" t="inlineStr">
         <is>
-          <t>Hydraulique</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F25" s="6" t="inlineStr">
         <is>
-          <t>Chari-Baguirmi</t>
+          <t>N'Djaména</t>
         </is>
       </c>
       <c r="G25" s="6" t="inlineStr"/>
       <c r="H25" s="6" t="inlineStr"/>
-      <c r="I25" s="6" t="inlineStr"/>
+      <c r="I25" s="6" t="inlineStr">
+        <is>
+          <t>Diguel</t>
+        </is>
+      </c>
       <c r="J25" s="6" t="n">
-        <v>12.0833</v>
+        <v>12.105</v>
       </c>
       <c r="K25" s="6" t="n">
-        <v>15.05</v>
-[...8 lines deleted...]
-      </c>
+        <v>15.055</v>
+      </c>
+      <c r="L25" s="6" t="inlineStr"/>
+      <c r="M25" s="6" t="inlineStr"/>
       <c r="N25" s="6" t="inlineStr"/>
-      <c r="O25" s="6" t="inlineStr"/>
+      <c r="O25" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="4" t="n">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>Université de N'Djaména</t>
+          <t>Centre de Santé Intégré de Faya Centre</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>universite</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Éducation</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>N'Djaména</t>
+          <t>Borkou</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr"/>
       <c r="H26" s="4" t="inlineStr"/>
-      <c r="I26" s="4" t="inlineStr"/>
+      <c r="I26" s="4" t="inlineStr">
+        <is>
+          <t>Faya-Largeau</t>
+        </is>
+      </c>
       <c r="J26" s="4" t="n">
-        <v>12.11</v>
+        <v>17.9167</v>
       </c>
       <c r="K26" s="4" t="n">
-        <v>15.04</v>
-[...8 lines deleted...]
-      </c>
+        <v>19.1167</v>
+      </c>
+      <c r="L26" s="4" t="inlineStr"/>
+      <c r="M26" s="4" t="inlineStr"/>
       <c r="N26" s="4" t="inlineStr"/>
-      <c r="O26" s="4" t="inlineStr"/>
+      <c r="O26" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="6" t="n">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>École Primaire de Bol Centre</t>
+          <t>Centre de Santé Intégré de Goz Beïda</t>
         </is>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>ecole_primaire</t>
+          <t>centre_sante</t>
         </is>
       </c>
       <c r="D27" s="6" t="inlineStr">
         <is>
-          <t>Éducation</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>Opérationnelle</t>
         </is>
       </c>
       <c r="F27" s="6" t="inlineStr">
         <is>
-          <t>Lac</t>
+          <t>Sila</t>
         </is>
       </c>
       <c r="G27" s="6" t="inlineStr"/>
       <c r="H27" s="6" t="inlineStr"/>
-      <c r="I27" s="6" t="inlineStr"/>
+      <c r="I27" s="6" t="inlineStr">
+        <is>
+          <t>Goz Beïda</t>
+        </is>
+      </c>
       <c r="J27" s="6" t="n">
+        <v>12.2167</v>
+      </c>
+      <c r="K27" s="6" t="n">
+        <v>21.4167</v>
+      </c>
+      <c r="L27" s="6" t="inlineStr"/>
+      <c r="M27" s="6" t="inlineStr"/>
+      <c r="N27" s="6" t="inlineStr"/>
+      <c r="O27" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="18" customHeight="1">
+      <c r="A28" s="4" t="n">
+        <v>86</v>
+      </c>
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>Centre de Santé Intégré de Moursal</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>centre_sante</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G28" s="4" t="inlineStr"/>
+      <c r="H28" s="4" t="inlineStr"/>
+      <c r="I28" s="4" t="inlineStr">
+        <is>
+          <t>Moursal</t>
+        </is>
+      </c>
+      <c r="J28" s="4" t="n">
+        <v>12.125</v>
+      </c>
+      <c r="K28" s="4" t="n">
+        <v>15.06</v>
+      </c>
+      <c r="L28" s="4" t="inlineStr"/>
+      <c r="M28" s="4" t="inlineStr"/>
+      <c r="N28" s="4" t="inlineStr"/>
+      <c r="O28" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="18" customHeight="1">
+      <c r="A29" s="6" t="n">
+        <v>89</v>
+      </c>
+      <c r="B29" s="6" t="inlineStr">
+        <is>
+          <t>Centre de Santé Intégré de N'Djari</t>
+        </is>
+      </c>
+      <c r="C29" s="6" t="inlineStr">
+        <is>
+          <t>centre_sante</t>
+        </is>
+      </c>
+      <c r="D29" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F29" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G29" s="6" t="inlineStr"/>
+      <c r="H29" s="6" t="inlineStr"/>
+      <c r="I29" s="6" t="inlineStr">
+        <is>
+          <t>N'Djari</t>
+        </is>
+      </c>
+      <c r="J29" s="6" t="n">
+        <v>12.115</v>
+      </c>
+      <c r="K29" s="6" t="n">
+        <v>15.042</v>
+      </c>
+      <c r="L29" s="6" t="inlineStr"/>
+      <c r="M29" s="6" t="inlineStr"/>
+      <c r="N29" s="6" t="inlineStr"/>
+      <c r="O29" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="18" customHeight="1">
+      <c r="A30" s="4" t="n">
+        <v>92</v>
+      </c>
+      <c r="B30" s="4" t="inlineStr">
+        <is>
+          <t>Centre de Santé Intégré de Pala Centre</t>
+        </is>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>centre_sante</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>Mayo-Kebbi Ouest</t>
+        </is>
+      </c>
+      <c r="G30" s="4" t="inlineStr"/>
+      <c r="H30" s="4" t="inlineStr"/>
+      <c r="I30" s="4" t="inlineStr">
+        <is>
+          <t>Pala</t>
+        </is>
+      </c>
+      <c r="J30" s="4" t="n">
+        <v>9.3604</v>
+      </c>
+      <c r="K30" s="4" t="n">
+        <v>14.8996</v>
+      </c>
+      <c r="L30" s="4" t="inlineStr"/>
+      <c r="M30" s="4" t="inlineStr"/>
+      <c r="N30" s="4" t="inlineStr"/>
+      <c r="O30" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="18" customHeight="1">
+      <c r="A31" s="6" t="n">
+        <v>88</v>
+      </c>
+      <c r="B31" s="6" t="inlineStr">
+        <is>
+          <t>Centre de Santé Intégré de Ridina</t>
+        </is>
+      </c>
+      <c r="C31" s="6" t="inlineStr">
+        <is>
+          <t>centre_sante</t>
+        </is>
+      </c>
+      <c r="D31" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F31" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G31" s="6" t="inlineStr"/>
+      <c r="H31" s="6" t="inlineStr"/>
+      <c r="I31" s="6" t="inlineStr">
+        <is>
+          <t>Ridina</t>
+        </is>
+      </c>
+      <c r="J31" s="6" t="n">
+        <v>12.13</v>
+      </c>
+      <c r="K31" s="6" t="n">
+        <v>15.07</v>
+      </c>
+      <c r="L31" s="6" t="inlineStr"/>
+      <c r="M31" s="6" t="inlineStr"/>
+      <c r="N31" s="6" t="inlineStr"/>
+      <c r="O31" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="18" customHeight="1">
+      <c r="A32" s="4" t="n">
+        <v>44</v>
+      </c>
+      <c r="B32" s="4" t="inlineStr">
+        <is>
+          <t>Centre de Santé de Walia</t>
+        </is>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>centre_sante</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G32" s="4" t="inlineStr"/>
+      <c r="H32" s="4" t="inlineStr"/>
+      <c r="I32" s="4" t="inlineStr">
+        <is>
+          <t>Walia</t>
+        </is>
+      </c>
+      <c r="J32" s="4" t="n">
+        <v>12.1281</v>
+      </c>
+      <c r="K32" s="4" t="n">
+        <v>15.0482</v>
+      </c>
+      <c r="L32" s="4" t="n">
+        <v>2010</v>
+      </c>
+      <c r="M32" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Alphonse Gningnan</t>
+        </is>
+      </c>
+      <c r="N32" s="4" t="inlineStr">
+        <is>
+          <t>+235 60 86 77 98</t>
+        </is>
+      </c>
+      <c r="O32" s="4" t="inlineStr"/>
+    </row>
+    <row r="33" ht="18" customHeight="1">
+      <c r="A33" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="B33" s="6" t="inlineStr">
+        <is>
+          <t>Château d'eau N'Djaména Nord</t>
+        </is>
+      </c>
+      <c r="C33" s="6" t="inlineStr">
+        <is>
+          <t>chateau_eau</t>
+        </is>
+      </c>
+      <c r="D33" s="6" t="inlineStr">
+        <is>
+          <t>Hydraulique</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F33" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G33" s="6" t="inlineStr"/>
+      <c r="H33" s="6" t="inlineStr"/>
+      <c r="I33" s="6" t="inlineStr"/>
+      <c r="J33" s="6" t="n">
+        <v>12.15</v>
+      </c>
+      <c r="K33" s="6" t="n">
+        <v>15.06</v>
+      </c>
+      <c r="L33" s="6" t="n">
+        <v>2010</v>
+      </c>
+      <c r="M33" s="6" t="inlineStr">
+        <is>
+          <t>STE N'Djaména</t>
+        </is>
+      </c>
+      <c r="N33" s="6" t="inlineStr"/>
+      <c r="O33" s="6" t="inlineStr"/>
+    </row>
+    <row r="34" ht="18" customHeight="1">
+      <c r="A34" s="4" t="n">
+        <v>113</v>
+      </c>
+      <c r="B34" s="4" t="inlineStr">
+        <is>
+          <t>Château d'eau de Doguindi</t>
+        </is>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>chateau_eau</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>Hydraulique</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>Logone Occidental</t>
+        </is>
+      </c>
+      <c r="G34" s="4" t="inlineStr"/>
+      <c r="H34" s="4" t="inlineStr"/>
+      <c r="I34" s="4" t="inlineStr">
+        <is>
+          <t>Moundou</t>
+        </is>
+      </c>
+      <c r="J34" s="4" t="n">
+        <v>8.566700000000001</v>
+      </c>
+      <c r="K34" s="4" t="n">
+        <v>16.0833</v>
+      </c>
+      <c r="L34" s="4" t="n">
+        <v>2023</v>
+      </c>
+      <c r="M34" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Ahmat Saleh</t>
+        </is>
+      </c>
+      <c r="N34" s="4" t="inlineStr"/>
+      <c r="O34" s="4" t="inlineStr"/>
+    </row>
+    <row r="35" ht="18" customHeight="1">
+      <c r="A35" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="B35" s="6" t="inlineStr">
+        <is>
+          <t>Clinique Hariri Internationale</t>
+        </is>
+      </c>
+      <c r="C35" s="6" t="inlineStr">
+        <is>
+          <t>Clinique</t>
+        </is>
+      </c>
+      <c r="D35" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F35" s="6" t="inlineStr">
+        <is>
+          <t>Ouaddaï</t>
+        </is>
+      </c>
+      <c r="G35" s="6" t="inlineStr"/>
+      <c r="H35" s="6" t="inlineStr"/>
+      <c r="I35" s="6" t="inlineStr">
+        <is>
+          <t>Ndjamena</t>
+        </is>
+      </c>
+      <c r="J35" s="6" t="n">
+        <v>12.128284</v>
+      </c>
+      <c r="K35" s="6" t="n">
+        <v>15.054939</v>
+      </c>
+      <c r="L35" s="6" t="n">
+        <v>2012</v>
+      </c>
+      <c r="M35" s="6" t="inlineStr">
+        <is>
+          <t>Dr Ahmed Hassan</t>
+        </is>
+      </c>
+      <c r="N35" s="6" t="inlineStr">
+        <is>
+          <t>+235 66 81 88 08</t>
+        </is>
+      </c>
+      <c r="O35" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="18" customHeight="1">
+      <c r="A36" s="4" t="n">
+        <v>39</v>
+      </c>
+      <c r="B36" s="4" t="inlineStr">
+        <is>
+          <t>Clinique La Providence</t>
+        </is>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>clinique</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G36" s="4" t="inlineStr"/>
+      <c r="H36" s="4" t="inlineStr"/>
+      <c r="I36" s="4" t="inlineStr">
+        <is>
+          <t>Sabangali</t>
+        </is>
+      </c>
+      <c r="J36" s="4" t="n">
+        <v>12.1111</v>
+      </c>
+      <c r="K36" s="4" t="n">
+        <v>15.0444</v>
+      </c>
+      <c r="L36" s="4" t="inlineStr"/>
+      <c r="M36" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Ngombaye Djaibe</t>
+        </is>
+      </c>
+      <c r="N36" s="4" t="inlineStr">
+        <is>
+          <t>+235 22 51 75 33</t>
+        </is>
+      </c>
+      <c r="O36" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="18" customHeight="1">
+      <c r="A37" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="B37" s="6" t="inlineStr">
+        <is>
+          <t>Clinique Médicale La Samaritaine</t>
+        </is>
+      </c>
+      <c r="C37" s="6" t="inlineStr">
+        <is>
+          <t>clinique</t>
+        </is>
+      </c>
+      <c r="D37" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F37" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G37" s="6" t="inlineStr"/>
+      <c r="H37" s="6" t="inlineStr"/>
+      <c r="I37" s="6" t="inlineStr">
+        <is>
+          <t>Moursal</t>
+        </is>
+      </c>
+      <c r="J37" s="6" t="n">
+        <v>12.1167</v>
+      </c>
+      <c r="K37" s="6" t="n">
+        <v>15.05</v>
+      </c>
+      <c r="L37" s="6" t="inlineStr"/>
+      <c r="M37" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Patalet Tezere</t>
+        </is>
+      </c>
+      <c r="N37" s="6" t="inlineStr">
+        <is>
+          <t>+235 65 13 83 10</t>
+        </is>
+      </c>
+      <c r="O37" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="1">
+      <c r="A38" s="4" t="n">
+        <v>61</v>
+      </c>
+      <c r="B38" s="4" t="inlineStr">
+        <is>
+          <t>Collège Charles Lwanga de Sarh</t>
+        </is>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>college</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>Moyen-Chari</t>
+        </is>
+      </c>
+      <c r="G38" s="4" t="inlineStr"/>
+      <c r="H38" s="4" t="inlineStr"/>
+      <c r="I38" s="4" t="inlineStr">
+        <is>
+          <t>Sarh</t>
+        </is>
+      </c>
+      <c r="J38" s="4" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="K38" s="4" t="n">
+        <v>18.3833</v>
+      </c>
+      <c r="L38" s="4" t="inlineStr"/>
+      <c r="M38" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Garba Tchang Salomon</t>
+        </is>
+      </c>
+      <c r="N38" s="4" t="inlineStr"/>
+      <c r="O38" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="18" customHeight="1">
+      <c r="A39" s="6" t="n">
+        <v>103</v>
+      </c>
+      <c r="B39" s="6" t="inlineStr">
+        <is>
+          <t>Collège International de N'Djaména</t>
+        </is>
+      </c>
+      <c r="C39" s="6" t="inlineStr">
+        <is>
+          <t>college</t>
+        </is>
+      </c>
+      <c r="D39" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F39" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G39" s="6" t="inlineStr"/>
+      <c r="H39" s="6" t="inlineStr"/>
+      <c r="I39" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J39" s="6" t="n">
+        <v>12.1234</v>
+      </c>
+      <c r="K39" s="6" t="n">
+        <v>15.0567</v>
+      </c>
+      <c r="L39" s="6" t="n">
+        <v>1995</v>
+      </c>
+      <c r="M39" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Ali Mahamat</t>
+        </is>
+      </c>
+      <c r="N39" s="6" t="inlineStr"/>
+      <c r="O39" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="1">
+      <c r="A40" s="4" t="n">
+        <v>63</v>
+      </c>
+      <c r="B40" s="4" t="inlineStr">
+        <is>
+          <t>Collège Joseph Mukassa de Donia</t>
+        </is>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>college</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G40" s="4" t="inlineStr"/>
+      <c r="H40" s="4" t="inlineStr"/>
+      <c r="I40" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J40" s="4" t="n">
+        <v>12.0976</v>
+      </c>
+      <c r="K40" s="4" t="n">
+        <v>15.0617</v>
+      </c>
+      <c r="L40" s="4" t="inlineStr"/>
+      <c r="M40" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Ibrahim Moussa</t>
+        </is>
+      </c>
+      <c r="N40" s="4" t="inlineStr"/>
+      <c r="O40" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="1">
+      <c r="A41" s="6" t="n">
+        <v>62</v>
+      </c>
+      <c r="B41" s="6" t="inlineStr">
+        <is>
+          <t>Collège Notre-Dame de Moundou</t>
+        </is>
+      </c>
+      <c r="C41" s="6" t="inlineStr">
+        <is>
+          <t>college</t>
+        </is>
+      </c>
+      <c r="D41" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F41" s="6" t="inlineStr">
+        <is>
+          <t>Logone Occidental</t>
+        </is>
+      </c>
+      <c r="G41" s="6" t="inlineStr"/>
+      <c r="H41" s="6" t="inlineStr"/>
+      <c r="I41" s="6" t="inlineStr">
+        <is>
+          <t>Moundou</t>
+        </is>
+      </c>
+      <c r="J41" s="6" t="n">
+        <v>8.566700000000001</v>
+      </c>
+      <c r="K41" s="6" t="n">
+        <v>16.0833</v>
+      </c>
+      <c r="L41" s="6" t="inlineStr"/>
+      <c r="M41" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Nadège Tokindang</t>
+        </is>
+      </c>
+      <c r="N41" s="6" t="inlineStr"/>
+      <c r="O41" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="1">
+      <c r="A42" s="4" t="n">
+        <v>38</v>
+      </c>
+      <c r="B42" s="4" t="inlineStr">
+        <is>
+          <t>Complexe Hospitalo-Universitaire Le Bon Samaritain</t>
+        </is>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>chu</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G42" s="4" t="inlineStr"/>
+      <c r="H42" s="4" t="inlineStr"/>
+      <c r="I42" s="4" t="inlineStr">
+        <is>
+          <t>Walia</t>
+        </is>
+      </c>
+      <c r="J42" s="4" t="n">
+        <v>12.1281</v>
+      </c>
+      <c r="K42" s="4" t="n">
+        <v>15.0482</v>
+      </c>
+      <c r="L42" s="4" t="n">
+        <v>2005</v>
+      </c>
+      <c r="M42" s="4" t="inlineStr">
+        <is>
+          <t>Yves Djofang SJ</t>
+        </is>
+      </c>
+      <c r="N42" s="4" t="inlineStr">
+        <is>
+          <t>+235 67 44 45 34</t>
+        </is>
+      </c>
+      <c r="O42" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="1">
+      <c r="A43" s="6" t="n">
+        <v>68</v>
+      </c>
+      <c r="B43" s="6" t="inlineStr">
+        <is>
+          <t>Complexe scolaire Darassalam</t>
+        </is>
+      </c>
+      <c r="C43" s="6" t="inlineStr">
+        <is>
+          <t>complexe_scolaire</t>
+        </is>
+      </c>
+      <c r="D43" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F43" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G43" s="6" t="inlineStr"/>
+      <c r="H43" s="6" t="inlineStr"/>
+      <c r="I43" s="6" t="inlineStr">
+        <is>
+          <t>7e arrondissement</t>
+        </is>
+      </c>
+      <c r="J43" s="6" t="inlineStr"/>
+      <c r="K43" s="6" t="inlineStr"/>
+      <c r="L43" s="6" t="n">
+        <v>2016</v>
+      </c>
+      <c r="M43" s="6" t="inlineStr">
+        <is>
+          <t>M. Abakar Moussa</t>
+        </is>
+      </c>
+      <c r="N43" s="6" t="inlineStr"/>
+      <c r="O43" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="1">
+      <c r="A44" s="4" t="n">
+        <v>67</v>
+      </c>
+      <c r="B44" s="4" t="inlineStr">
+        <is>
+          <t>Complexe scolaire Molière</t>
+        </is>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>complexe_scolaire</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G44" s="4" t="inlineStr"/>
+      <c r="H44" s="4" t="inlineStr"/>
+      <c r="I44" s="4" t="inlineStr">
+        <is>
+          <t>7e arrondissement</t>
+        </is>
+      </c>
+      <c r="J44" s="4" t="inlineStr"/>
+      <c r="K44" s="4" t="inlineStr"/>
+      <c r="L44" s="4" t="n">
+        <v>2015</v>
+      </c>
+      <c r="M44" s="4" t="inlineStr">
+        <is>
+          <t>M. Abakar Moussa</t>
+        </is>
+      </c>
+      <c r="N44" s="4" t="inlineStr"/>
+      <c r="O44" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="1">
+      <c r="A45" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="B45" s="6" t="inlineStr">
+        <is>
+          <t>Forage PMH de Mongo</t>
+        </is>
+      </c>
+      <c r="C45" s="6" t="inlineStr">
+        <is>
+          <t>forage</t>
+        </is>
+      </c>
+      <c r="D45" s="6" t="inlineStr">
+        <is>
+          <t>Hydraulique</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F45" s="6" t="inlineStr">
+        <is>
+          <t>Guéra</t>
+        </is>
+      </c>
+      <c r="G45" s="6" t="inlineStr"/>
+      <c r="H45" s="6" t="inlineStr"/>
+      <c r="I45" s="6" t="inlineStr"/>
+      <c r="J45" s="6" t="n">
+        <v>12.19</v>
+      </c>
+      <c r="K45" s="6" t="n">
+        <v>18.69</v>
+      </c>
+      <c r="L45" s="6" t="n">
+        <v>2015</v>
+      </c>
+      <c r="M45" s="6" t="inlineStr">
+        <is>
+          <t>Comité de gestion</t>
+        </is>
+      </c>
+      <c r="N45" s="6" t="inlineStr"/>
+      <c r="O45" s="6" t="inlineStr"/>
+    </row>
+    <row r="46" ht="18" customHeight="1">
+      <c r="A46" s="4" t="n">
+        <v>121</v>
+      </c>
+      <c r="B46" s="4" t="inlineStr">
+        <is>
+          <t>Hopital Provincial Amdjarass</t>
+        </is>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Hopital</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>Ennedi-Est</t>
+        </is>
+      </c>
+      <c r="G46" s="4" t="inlineStr"/>
+      <c r="H46" s="4" t="inlineStr"/>
+      <c r="I46" s="4" t="inlineStr">
+        <is>
+          <t>Amdjarass</t>
+        </is>
+      </c>
+      <c r="J46" s="4" t="inlineStr"/>
+      <c r="K46" s="4" t="inlineStr"/>
+      <c r="L46" s="4" t="n">
+        <v>2011</v>
+      </c>
+      <c r="M46" s="4" t="inlineStr"/>
+      <c r="N46" s="4" t="inlineStr"/>
+      <c r="O46" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="18" customHeight="1">
+      <c r="A47" s="6" t="n">
+        <v>13</v>
+      </c>
+      <c r="B47" s="6" t="inlineStr">
+        <is>
+          <t>Hopital Provincial d'Abeche</t>
+        </is>
+      </c>
+      <c r="C47" s="6" t="inlineStr">
+        <is>
+          <t>Hopital</t>
+        </is>
+      </c>
+      <c r="D47" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F47" s="6" t="inlineStr">
+        <is>
+          <t>Ouaddaï</t>
+        </is>
+      </c>
+      <c r="G47" s="6" t="inlineStr"/>
+      <c r="H47" s="6" t="inlineStr"/>
+      <c r="I47" s="6" t="inlineStr">
+        <is>
+          <t>OUARA 1</t>
+        </is>
+      </c>
+      <c r="J47" s="6" t="n">
+        <v>8.556699999999999</v>
+      </c>
+      <c r="K47" s="6" t="n">
+        <v>19.0833</v>
+      </c>
+      <c r="L47" s="6" t="n">
+        <v>1990</v>
+      </c>
+      <c r="M47" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Mahamat Issa</t>
+        </is>
+      </c>
+      <c r="N47" s="6" t="inlineStr">
+        <is>
+          <t>+23563755858</t>
+        </is>
+      </c>
+      <c r="O47" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="1">
+      <c r="A48" s="4" t="n">
+        <v>14</v>
+      </c>
+      <c r="B48" s="4" t="inlineStr">
+        <is>
+          <t>Hopital Provincial d'Amdjarass</t>
+        </is>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Hopital</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>Ennedi-Est</t>
+        </is>
+      </c>
+      <c r="G48" s="4" t="inlineStr"/>
+      <c r="H48" s="4" t="inlineStr"/>
+      <c r="I48" s="4" t="inlineStr">
+        <is>
+          <t>Amdjarass</t>
+        </is>
+      </c>
+      <c r="J48" s="4" t="n">
+        <v>16.075974</v>
+      </c>
+      <c r="K48" s="4" t="n">
+        <v>22.828493</v>
+      </c>
+      <c r="L48" s="4" t="n">
+        <v>2009</v>
+      </c>
+      <c r="M48" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Tahir Abdraman</t>
+        </is>
+      </c>
+      <c r="N48" s="4" t="inlineStr">
+        <is>
+          <t>+235 66 24 66 51</t>
+        </is>
+      </c>
+      <c r="O48" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="18" customHeight="1">
+      <c r="A49" s="6" t="n">
+        <v>11</v>
+      </c>
+      <c r="B49" s="6" t="inlineStr">
+        <is>
+          <t>Hopital de Guereda</t>
+        </is>
+      </c>
+      <c r="C49" s="6" t="inlineStr">
+        <is>
+          <t>Hopital</t>
+        </is>
+      </c>
+      <c r="D49" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F49" s="6" t="inlineStr">
+        <is>
+          <t>Ouaddaï</t>
+        </is>
+      </c>
+      <c r="G49" s="6" t="inlineStr"/>
+      <c r="H49" s="6" t="inlineStr"/>
+      <c r="I49" s="6" t="inlineStr">
+        <is>
+          <t>Ndjamena</t>
+        </is>
+      </c>
+      <c r="J49" s="6" t="n">
+        <v>12.3152</v>
+      </c>
+      <c r="K49" s="6" t="n">
+        <v>15.05252</v>
+      </c>
+      <c r="L49" s="6" t="n">
+        <v>1998</v>
+      </c>
+      <c r="M49" s="6" t="inlineStr">
+        <is>
+          <t>Mahrasoft Innovatoins</t>
+        </is>
+      </c>
+      <c r="N49" s="6" t="inlineStr">
+        <is>
+          <t>+23563755858</t>
+        </is>
+      </c>
+      <c r="O49" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="18" customHeight="1">
+      <c r="A50" s="4" t="n">
+        <v>12</v>
+      </c>
+      <c r="B50" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital Général de Référence Nationale</t>
+        </is>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>hopital_national</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G50" s="4" t="inlineStr"/>
+      <c r="H50" s="4" t="inlineStr"/>
+      <c r="I50" s="4" t="inlineStr"/>
+      <c r="J50" s="4" t="n">
+        <v>12.1348</v>
+      </c>
+      <c r="K50" s="4" t="n">
+        <v>15.0557</v>
+      </c>
+      <c r="L50" s="4" t="n">
+        <v>1962</v>
+      </c>
+      <c r="M50" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Ibrahim Moussa</t>
+        </is>
+      </c>
+      <c r="N50" s="4" t="inlineStr"/>
+      <c r="O50" s="4" t="inlineStr"/>
+    </row>
+    <row r="51" ht="18" customHeight="1">
+      <c r="A51" s="6" t="n">
+        <v>26</v>
+      </c>
+      <c r="B51" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital Général de Référence Nationale (HGRN)</t>
+        </is>
+      </c>
+      <c r="C51" s="6" t="inlineStr">
+        <is>
+          <t>hopital_national</t>
+        </is>
+      </c>
+      <c r="D51" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F51" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G51" s="6" t="inlineStr"/>
+      <c r="H51" s="6" t="inlineStr"/>
+      <c r="I51" s="6" t="inlineStr">
+        <is>
+          <t>Gardolé</t>
+        </is>
+      </c>
+      <c r="J51" s="6" t="n">
+        <v>12.105</v>
+      </c>
+      <c r="K51" s="6" t="n">
+        <v>15.047</v>
+      </c>
+      <c r="L51" s="6" t="n">
+        <v>1961</v>
+      </c>
+      <c r="M51" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Abdelsalam Saleh</t>
+        </is>
+      </c>
+      <c r="N51" s="6" t="inlineStr">
+        <is>
+          <t>+235 99 72 11 56</t>
+        </is>
+      </c>
+      <c r="O51" s="6" t="inlineStr"/>
+    </row>
+    <row r="52" ht="18" customHeight="1">
+      <c r="A52" s="4" t="n">
+        <v>83</v>
+      </c>
+      <c r="B52" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital Militaire de N'Djaména</t>
+        </is>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>hopital_militaire</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G52" s="4" t="inlineStr"/>
+      <c r="H52" s="4" t="inlineStr"/>
+      <c r="I52" s="4" t="inlineStr">
+        <is>
+          <t>Klemat</t>
+        </is>
+      </c>
+      <c r="J52" s="4" t="n">
+        <v>12.12</v>
+      </c>
+      <c r="K52" s="4" t="n">
+        <v>15.048</v>
+      </c>
+      <c r="L52" s="4" t="inlineStr"/>
+      <c r="M52" s="4" t="inlineStr"/>
+      <c r="N52" s="4" t="inlineStr"/>
+      <c r="O52" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="18" customHeight="1">
+      <c r="A53" s="6" t="n">
+        <v>30</v>
+      </c>
+      <c r="B53" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial d'Abéché</t>
+        </is>
+      </c>
+      <c r="C53" s="6" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D53" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F53" s="6" t="inlineStr">
+        <is>
+          <t>Ouaddaï</t>
+        </is>
+      </c>
+      <c r="G53" s="6" t="inlineStr"/>
+      <c r="H53" s="6" t="inlineStr"/>
+      <c r="I53" s="6" t="inlineStr">
+        <is>
+          <t>Kamina</t>
+        </is>
+      </c>
+      <c r="J53" s="6" t="n">
+        <v>13.83583</v>
+      </c>
+      <c r="K53" s="6" t="n">
+        <v>20.8325</v>
+      </c>
+      <c r="L53" s="6" t="n">
+        <v>1990</v>
+      </c>
+      <c r="M53" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Mahamat Issa</t>
+        </is>
+      </c>
+      <c r="N53" s="6" t="inlineStr">
+        <is>
+          <t>+235 63 75 58 58</t>
+        </is>
+      </c>
+      <c r="O53" s="6" t="inlineStr"/>
+    </row>
+    <row r="54" ht="18" customHeight="1">
+      <c r="A54" s="4" t="n">
+        <v>36</v>
+      </c>
+      <c r="B54" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial d'Amdjarass</t>
+        </is>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>Ennedi-Est</t>
+        </is>
+      </c>
+      <c r="G54" s="4" t="inlineStr"/>
+      <c r="H54" s="4" t="inlineStr"/>
+      <c r="I54" s="4" t="inlineStr">
+        <is>
+          <t>Amdjarass</t>
+        </is>
+      </c>
+      <c r="J54" s="4" t="n">
+        <v>16.075974</v>
+      </c>
+      <c r="K54" s="4" t="n">
+        <v>22.828493</v>
+      </c>
+      <c r="L54" s="4" t="n">
+        <v>2009</v>
+      </c>
+      <c r="M54" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Tahir Abdraman</t>
+        </is>
+      </c>
+      <c r="N54" s="4" t="inlineStr">
+        <is>
+          <t>+235 66 24 66 51</t>
+        </is>
+      </c>
+      <c r="O54" s="4" t="inlineStr"/>
+    </row>
+    <row r="55" ht="18" customHeight="1">
+      <c r="A55" s="6" t="n">
+        <v>72</v>
+      </c>
+      <c r="B55" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial d'Ati</t>
+        </is>
+      </c>
+      <c r="C55" s="6" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D55" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F55" s="6" t="inlineStr">
+        <is>
+          <t>Batha</t>
+        </is>
+      </c>
+      <c r="G55" s="6" t="inlineStr"/>
+      <c r="H55" s="6" t="inlineStr"/>
+      <c r="I55" s="6" t="inlineStr">
+        <is>
+          <t>Ati</t>
+        </is>
+      </c>
+      <c r="J55" s="6" t="n">
+        <v>13.2167</v>
+      </c>
+      <c r="K55" s="6" t="n">
+        <v>18.3333</v>
+      </c>
+      <c r="L55" s="6" t="inlineStr"/>
+      <c r="M55" s="6" t="inlineStr"/>
+      <c r="N55" s="6" t="inlineStr"/>
+      <c r="O55" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="18" customHeight="1">
+      <c r="A56" s="4" t="n">
+        <v>33</v>
+      </c>
+      <c r="B56" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial de Bongor</t>
+        </is>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>Mayo-Kebbi Est</t>
+        </is>
+      </c>
+      <c r="G56" s="4" t="inlineStr"/>
+      <c r="H56" s="4" t="inlineStr"/>
+      <c r="I56" s="4" t="inlineStr">
+        <is>
+          <t>Bongor</t>
+        </is>
+      </c>
+      <c r="J56" s="4" t="n">
+        <v>10.28159</v>
+      </c>
+      <c r="K56" s="4" t="n">
+        <v>15.373</v>
+      </c>
+      <c r="L56" s="4" t="n">
+        <v>1965</v>
+      </c>
+      <c r="M56" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Simon Malloum</t>
+        </is>
+      </c>
+      <c r="N56" s="4" t="inlineStr">
+        <is>
+          <t>+235 66 94 12 23</t>
+        </is>
+      </c>
+      <c r="O56" s="4" t="inlineStr"/>
+    </row>
+    <row r="57" ht="18" customHeight="1">
+      <c r="A57" s="6" t="n">
+        <v>69</v>
+      </c>
+      <c r="B57" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial de Doba</t>
+        </is>
+      </c>
+      <c r="C57" s="6" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D57" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F57" s="6" t="inlineStr">
+        <is>
+          <t>Logone Oriental</t>
+        </is>
+      </c>
+      <c r="G57" s="6" t="inlineStr"/>
+      <c r="H57" s="6" t="inlineStr"/>
+      <c r="I57" s="6" t="inlineStr">
+        <is>
+          <t>Doba</t>
+        </is>
+      </c>
+      <c r="J57" s="6" t="n">
+        <v>8.65</v>
+      </c>
+      <c r="K57" s="6" t="n">
+        <v>16.85</v>
+      </c>
+      <c r="L57" s="6" t="inlineStr"/>
+      <c r="M57" s="6" t="inlineStr"/>
+      <c r="N57" s="6" t="inlineStr"/>
+      <c r="O57" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="18" customHeight="1">
+      <c r="A58" s="4" t="n">
+        <v>71</v>
+      </c>
+      <c r="B58" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial de Faya-Largeau</t>
+        </is>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>Borkou</t>
+        </is>
+      </c>
+      <c r="G58" s="4" t="inlineStr"/>
+      <c r="H58" s="4" t="inlineStr"/>
+      <c r="I58" s="4" t="inlineStr">
+        <is>
+          <t>Faya-Largeau</t>
+        </is>
+      </c>
+      <c r="J58" s="4" t="n">
+        <v>17.9167</v>
+      </c>
+      <c r="K58" s="4" t="n">
+        <v>19.1167</v>
+      </c>
+      <c r="L58" s="4" t="inlineStr"/>
+      <c r="M58" s="4" t="inlineStr"/>
+      <c r="N58" s="4" t="inlineStr"/>
+      <c r="O58" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="18" customHeight="1">
+      <c r="A59" s="6" t="n">
+        <v>35</v>
+      </c>
+      <c r="B59" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial de Mao</t>
+        </is>
+      </c>
+      <c r="C59" s="6" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D59" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F59" s="6" t="inlineStr">
+        <is>
+          <t>Kanem</t>
+        </is>
+      </c>
+      <c r="G59" s="6" t="inlineStr"/>
+      <c r="H59" s="6" t="inlineStr"/>
+      <c r="I59" s="6" t="inlineStr">
+        <is>
+          <t>Mao</t>
+        </is>
+      </c>
+      <c r="J59" s="6" t="n">
+        <v>14.1167</v>
+      </c>
+      <c r="K59" s="6" t="n">
+        <v>15.3167</v>
+      </c>
+      <c r="L59" s="6" t="inlineStr"/>
+      <c r="M59" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Ahmat Saleh</t>
+        </is>
+      </c>
+      <c r="N59" s="6" t="inlineStr">
+        <is>
+          <t>+235 66 84 70 53</t>
+        </is>
+      </c>
+      <c r="O59" s="6" t="inlineStr"/>
+    </row>
+    <row r="60" ht="18" customHeight="1">
+      <c r="A60" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="B60" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial de Moundou</t>
+        </is>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>Logone Occidental</t>
+        </is>
+      </c>
+      <c r="G60" s="4" t="inlineStr"/>
+      <c r="H60" s="4" t="inlineStr"/>
+      <c r="I60" s="4" t="inlineStr">
+        <is>
+          <t>Moundou</t>
+        </is>
+      </c>
+      <c r="J60" s="4" t="n">
+        <v>8.566700000000001</v>
+      </c>
+      <c r="K60" s="4" t="n">
+        <v>16.0833</v>
+      </c>
+      <c r="L60" s="4" t="n">
+        <v>1975</v>
+      </c>
+      <c r="M60" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Nadège Tokindang</t>
+        </is>
+      </c>
+      <c r="N60" s="4" t="inlineStr"/>
+      <c r="O60" s="4" t="inlineStr"/>
+    </row>
+    <row r="61" ht="18" customHeight="1">
+      <c r="A61" s="6" t="n">
+        <v>34</v>
+      </c>
+      <c r="B61" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial de Moussoro</t>
+        </is>
+      </c>
+      <c r="C61" s="6" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D61" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F61" s="6" t="inlineStr">
+        <is>
+          <t>Hadjer-Lamis</t>
+        </is>
+      </c>
+      <c r="G61" s="6" t="inlineStr"/>
+      <c r="H61" s="6" t="inlineStr"/>
+      <c r="I61" s="6" t="inlineStr">
+        <is>
+          <t>Moussoro</t>
+        </is>
+      </c>
+      <c r="J61" s="6" t="n">
+        <v>13.6419</v>
+      </c>
+      <c r="K61" s="6" t="n">
+        <v>16.4889</v>
+      </c>
+      <c r="L61" s="6" t="inlineStr"/>
+      <c r="M61" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Ali Abderahim</t>
+        </is>
+      </c>
+      <c r="N61" s="6" t="inlineStr"/>
+      <c r="O61" s="6" t="inlineStr"/>
+    </row>
+    <row r="62" ht="18" customHeight="1">
+      <c r="A62" s="4" t="n">
+        <v>73</v>
+      </c>
+      <c r="B62" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial de N'Djamena - Farcha</t>
+        </is>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G62" s="4" t="inlineStr"/>
+      <c r="H62" s="4" t="inlineStr"/>
+      <c r="I62" s="4" t="inlineStr">
+        <is>
+          <t>Farcha</t>
+        </is>
+      </c>
+      <c r="J62" s="4" t="n">
+        <v>12.14</v>
+      </c>
+      <c r="K62" s="4" t="n">
+        <v>15.03</v>
+      </c>
+      <c r="L62" s="4" t="inlineStr"/>
+      <c r="M62" s="4" t="inlineStr"/>
+      <c r="N62" s="4" t="inlineStr"/>
+      <c r="O62" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="18" customHeight="1">
+      <c r="A63" s="6" t="n">
+        <v>70</v>
+      </c>
+      <c r="B63" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial de Pala</t>
+        </is>
+      </c>
+      <c r="C63" s="6" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D63" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F63" s="6" t="inlineStr">
+        <is>
+          <t>Mayo-Kebbi Ouest</t>
+        </is>
+      </c>
+      <c r="G63" s="6" t="inlineStr"/>
+      <c r="H63" s="6" t="inlineStr"/>
+      <c r="I63" s="6" t="inlineStr">
+        <is>
+          <t>Pala</t>
+        </is>
+      </c>
+      <c r="J63" s="6" t="n">
+        <v>9.3604</v>
+      </c>
+      <c r="K63" s="6" t="n">
+        <v>14.8996</v>
+      </c>
+      <c r="L63" s="6" t="inlineStr"/>
+      <c r="M63" s="6" t="inlineStr"/>
+      <c r="N63" s="6" t="inlineStr"/>
+      <c r="O63" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="18" customHeight="1">
+      <c r="A64" s="4" t="n">
+        <v>32</v>
+      </c>
+      <c r="B64" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital Provincial de Sarh</t>
+        </is>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>hopital_provincial</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>Moyen-Chari</t>
+        </is>
+      </c>
+      <c r="G64" s="4" t="inlineStr"/>
+      <c r="H64" s="4" t="inlineStr"/>
+      <c r="I64" s="4" t="inlineStr">
+        <is>
+          <t>Sarh</t>
+        </is>
+      </c>
+      <c r="J64" s="4" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="K64" s="4" t="n">
+        <v>18.3833</v>
+      </c>
+      <c r="L64" s="4" t="n">
+        <v>1968</v>
+      </c>
+      <c r="M64" s="4" t="inlineStr">
+        <is>
+          <t>Mme. Esther Ndouba</t>
+        </is>
+      </c>
+      <c r="N64" s="4" t="inlineStr"/>
+      <c r="O64" s="4" t="inlineStr"/>
+    </row>
+    <row r="65" ht="18" customHeight="1">
+      <c r="A65" s="6" t="n">
+        <v>41</v>
+      </c>
+      <c r="B65" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital Régional de Bol</t>
+        </is>
+      </c>
+      <c r="C65" s="6" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D65" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F65" s="6" t="inlineStr">
+        <is>
+          <t>Lac</t>
+        </is>
+      </c>
+      <c r="G65" s="6" t="inlineStr"/>
+      <c r="H65" s="6" t="inlineStr"/>
+      <c r="I65" s="6" t="inlineStr">
+        <is>
+          <t>Bol</t>
+        </is>
+      </c>
+      <c r="J65" s="6" t="n">
         <v>13.45</v>
       </c>
-      <c r="K27" s="6" t="n">
+      <c r="K65" s="6" t="n">
         <v>14.7167</v>
       </c>
-      <c r="L27" s="6" t="n">
+      <c r="L65" s="6" t="n">
         <v>1982</v>
       </c>
-      <c r="M27" s="6" t="inlineStr">
+      <c r="M65" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Abdelaziz Mahamat</t>
+        </is>
+      </c>
+      <c r="N65" s="6" t="inlineStr"/>
+      <c r="O65" s="6" t="inlineStr"/>
+    </row>
+    <row r="66" ht="18" customHeight="1">
+      <c r="A66" s="4" t="n">
+        <v>77</v>
+      </c>
+      <c r="B66" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital de District d'Am Timan</t>
+        </is>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>Salamat</t>
+        </is>
+      </c>
+      <c r="G66" s="4" t="inlineStr"/>
+      <c r="H66" s="4" t="inlineStr"/>
+      <c r="I66" s="4" t="inlineStr">
+        <is>
+          <t>Am Timan</t>
+        </is>
+      </c>
+      <c r="J66" s="4" t="n">
+        <v>11.0333</v>
+      </c>
+      <c r="K66" s="4" t="n">
+        <v>20.2833</v>
+      </c>
+      <c r="L66" s="4" t="inlineStr"/>
+      <c r="M66" s="4" t="inlineStr"/>
+      <c r="N66" s="4" t="inlineStr"/>
+      <c r="O66" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" ht="18" customHeight="1">
+      <c r="A67" s="6" t="n">
+        <v>81</v>
+      </c>
+      <c r="B67" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital de District d'Iriba</t>
+        </is>
+      </c>
+      <c r="C67" s="6" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D67" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F67" s="6" t="inlineStr">
+        <is>
+          <t>Wadi Fira</t>
+        </is>
+      </c>
+      <c r="G67" s="6" t="inlineStr"/>
+      <c r="H67" s="6" t="inlineStr"/>
+      <c r="I67" s="6" t="inlineStr">
+        <is>
+          <t>Iriba</t>
+        </is>
+      </c>
+      <c r="J67" s="6" t="n">
+        <v>15.1333</v>
+      </c>
+      <c r="K67" s="6" t="n">
+        <v>22.25</v>
+      </c>
+      <c r="L67" s="6" t="inlineStr"/>
+      <c r="M67" s="6" t="inlineStr"/>
+      <c r="N67" s="6" t="inlineStr"/>
+      <c r="O67" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" ht="18" customHeight="1">
+      <c r="A68" s="4" t="n">
+        <v>82</v>
+      </c>
+      <c r="B68" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital de District d'Oum Hadjer</t>
+        </is>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>Batha</t>
+        </is>
+      </c>
+      <c r="G68" s="4" t="inlineStr"/>
+      <c r="H68" s="4" t="inlineStr"/>
+      <c r="I68" s="4" t="inlineStr">
+        <is>
+          <t>Oum Hadjer</t>
+        </is>
+      </c>
+      <c r="J68" s="4" t="n">
+        <v>13.3</v>
+      </c>
+      <c r="K68" s="4" t="n">
+        <v>19.7</v>
+      </c>
+      <c r="L68" s="4" t="inlineStr"/>
+      <c r="M68" s="4" t="inlineStr"/>
+      <c r="N68" s="4" t="inlineStr"/>
+      <c r="O68" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="18" customHeight="1">
+      <c r="A69" s="6" t="n">
+        <v>80</v>
+      </c>
+      <c r="B69" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Biltine</t>
+        </is>
+      </c>
+      <c r="C69" s="6" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D69" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F69" s="6" t="inlineStr">
+        <is>
+          <t>Wadi Fira</t>
+        </is>
+      </c>
+      <c r="G69" s="6" t="inlineStr"/>
+      <c r="H69" s="6" t="inlineStr"/>
+      <c r="I69" s="6" t="inlineStr">
+        <is>
+          <t>Biltine</t>
+        </is>
+      </c>
+      <c r="J69" s="6" t="n">
+        <v>14.5333</v>
+      </c>
+      <c r="K69" s="6" t="n">
+        <v>20.9167</v>
+      </c>
+      <c r="L69" s="6" t="inlineStr"/>
+      <c r="M69" s="6" t="inlineStr"/>
+      <c r="N69" s="6" t="inlineStr"/>
+      <c r="O69" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="18" customHeight="1">
+      <c r="A70" s="4" t="n">
+        <v>79</v>
+      </c>
+      <c r="B70" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Bitkine</t>
+        </is>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>Guéra</t>
+        </is>
+      </c>
+      <c r="G70" s="4" t="inlineStr"/>
+      <c r="H70" s="4" t="inlineStr"/>
+      <c r="I70" s="4" t="inlineStr">
+        <is>
+          <t>Bitkine</t>
+        </is>
+      </c>
+      <c r="J70" s="4" t="n">
+        <v>11.9833</v>
+      </c>
+      <c r="K70" s="4" t="n">
+        <v>18.2167</v>
+      </c>
+      <c r="L70" s="4" t="inlineStr"/>
+      <c r="M70" s="4" t="inlineStr"/>
+      <c r="N70" s="4" t="inlineStr"/>
+      <c r="O70" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="18" customHeight="1">
+      <c r="A71" s="6" t="n">
+        <v>76</v>
+      </c>
+      <c r="B71" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Goz Beïda</t>
+        </is>
+      </c>
+      <c r="C71" s="6" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D71" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F71" s="6" t="inlineStr">
+        <is>
+          <t>Sila</t>
+        </is>
+      </c>
+      <c r="G71" s="6" t="inlineStr"/>
+      <c r="H71" s="6" t="inlineStr"/>
+      <c r="I71" s="6" t="inlineStr">
+        <is>
+          <t>Goz Beïda</t>
+        </is>
+      </c>
+      <c r="J71" s="6" t="n">
+        <v>12.2167</v>
+      </c>
+      <c r="K71" s="6" t="n">
+        <v>21.4167</v>
+      </c>
+      <c r="L71" s="6" t="inlineStr"/>
+      <c r="M71" s="6" t="inlineStr"/>
+      <c r="N71" s="6" t="inlineStr"/>
+      <c r="O71" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="18" customHeight="1">
+      <c r="A72" s="4" t="n">
+        <v>74</v>
+      </c>
+      <c r="B72" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Koumra</t>
+        </is>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>Mandoul</t>
+        </is>
+      </c>
+      <c r="G72" s="4" t="inlineStr"/>
+      <c r="H72" s="4" t="inlineStr"/>
+      <c r="I72" s="4" t="inlineStr">
+        <is>
+          <t>Koumra</t>
+        </is>
+      </c>
+      <c r="J72" s="4" t="n">
+        <v>8.916700000000001</v>
+      </c>
+      <c r="K72" s="4" t="n">
+        <v>17.55</v>
+      </c>
+      <c r="L72" s="4" t="inlineStr"/>
+      <c r="M72" s="4" t="inlineStr"/>
+      <c r="N72" s="4" t="inlineStr"/>
+      <c r="O72" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" ht="18" customHeight="1">
+      <c r="A73" s="6" t="n">
+        <v>37</v>
+      </c>
+      <c r="B73" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Kélo</t>
+        </is>
+      </c>
+      <c r="C73" s="6" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D73" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F73" s="6" t="inlineStr">
+        <is>
+          <t>Tandjilé</t>
+        </is>
+      </c>
+      <c r="G73" s="6" t="inlineStr"/>
+      <c r="H73" s="6" t="inlineStr"/>
+      <c r="I73" s="6" t="inlineStr">
+        <is>
+          <t>Kélo</t>
+        </is>
+      </c>
+      <c r="J73" s="6" t="n">
+        <v>9.316700000000001</v>
+      </c>
+      <c r="K73" s="6" t="n">
+        <v>15.8</v>
+      </c>
+      <c r="L73" s="6" t="n">
+        <v>1985</v>
+      </c>
+      <c r="M73" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Garba Tchang Salomon</t>
+        </is>
+      </c>
+      <c r="N73" s="6" t="inlineStr"/>
+      <c r="O73" s="6" t="inlineStr"/>
+    </row>
+    <row r="74" ht="18" customHeight="1">
+      <c r="A74" s="4" t="n">
+        <v>75</v>
+      </c>
+      <c r="B74" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Lai</t>
+        </is>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>Tandjilé</t>
+        </is>
+      </c>
+      <c r="G74" s="4" t="inlineStr"/>
+      <c r="H74" s="4" t="inlineStr"/>
+      <c r="I74" s="4" t="inlineStr">
+        <is>
+          <t>Lai</t>
+        </is>
+      </c>
+      <c r="J74" s="4" t="n">
+        <v>9.3969</v>
+      </c>
+      <c r="K74" s="4" t="n">
+        <v>16.3</v>
+      </c>
+      <c r="L74" s="4" t="inlineStr"/>
+      <c r="M74" s="4" t="inlineStr"/>
+      <c r="N74" s="4" t="inlineStr"/>
+      <c r="O74" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" ht="18" customHeight="1">
+      <c r="A75" s="6" t="n">
+        <v>78</v>
+      </c>
+      <c r="B75" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Massakory</t>
+        </is>
+      </c>
+      <c r="C75" s="6" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D75" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F75" s="6" t="inlineStr">
+        <is>
+          <t>Hadjer-Lamis</t>
+        </is>
+      </c>
+      <c r="G75" s="6" t="inlineStr"/>
+      <c r="H75" s="6" t="inlineStr"/>
+      <c r="I75" s="6" t="inlineStr">
+        <is>
+          <t>Massakory</t>
+        </is>
+      </c>
+      <c r="J75" s="6" t="n">
+        <v>13</v>
+      </c>
+      <c r="K75" s="6" t="n">
+        <v>15.7333</v>
+      </c>
+      <c r="L75" s="6" t="inlineStr"/>
+      <c r="M75" s="6" t="inlineStr"/>
+      <c r="N75" s="6" t="inlineStr"/>
+      <c r="O75" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="18" customHeight="1">
+      <c r="A76" s="4" t="n">
+        <v>42</v>
+      </c>
+      <c r="B76" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Mongo</t>
+        </is>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>Guéra</t>
+        </is>
+      </c>
+      <c r="G76" s="4" t="inlineStr"/>
+      <c r="H76" s="4" t="inlineStr"/>
+      <c r="I76" s="4" t="inlineStr">
+        <is>
+          <t>Mongo</t>
+        </is>
+      </c>
+      <c r="J76" s="4" t="n">
+        <v>12.1833</v>
+      </c>
+      <c r="K76" s="4" t="n">
+        <v>18.6833</v>
+      </c>
+      <c r="L76" s="4" t="n">
+        <v>1990</v>
+      </c>
+      <c r="M76" s="4" t="inlineStr">
+        <is>
+          <t>Inf. Youssouf Adam</t>
+        </is>
+      </c>
+      <c r="N76" s="4" t="inlineStr"/>
+      <c r="O76" s="4" t="inlineStr"/>
+    </row>
+    <row r="77" ht="18" customHeight="1">
+      <c r="A77" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="B77" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Moundou</t>
+        </is>
+      </c>
+      <c r="C77" s="6" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D77" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F77" s="6" t="inlineStr">
+        <is>
+          <t>Logone Occidental</t>
+        </is>
+      </c>
+      <c r="G77" s="6" t="inlineStr"/>
+      <c r="H77" s="6" t="inlineStr"/>
+      <c r="I77" s="6" t="inlineStr"/>
+      <c r="J77" s="6" t="n">
+        <v>8.566700000000001</v>
+      </c>
+      <c r="K77" s="6" t="n">
+        <v>16.0833</v>
+      </c>
+      <c r="L77" s="6" t="n">
+        <v>1975</v>
+      </c>
+      <c r="M77" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Nadège Tokindang</t>
+        </is>
+      </c>
+      <c r="N77" s="6" t="inlineStr"/>
+      <c r="O77" s="6" t="inlineStr"/>
+    </row>
+    <row r="78" ht="18" customHeight="1">
+      <c r="A78" s="4" t="n">
+        <v>45</v>
+      </c>
+      <c r="B78" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Moïssala</t>
+        </is>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>Mandoul</t>
+        </is>
+      </c>
+      <c r="G78" s="4" t="inlineStr"/>
+      <c r="H78" s="4" t="inlineStr"/>
+      <c r="I78" s="4" t="inlineStr">
+        <is>
+          <t>Moïssala</t>
+        </is>
+      </c>
+      <c r="J78" s="4" t="n">
+        <v>8.608700000000001</v>
+      </c>
+      <c r="K78" s="4" t="n">
+        <v>17.7672</v>
+      </c>
+      <c r="L78" s="4" t="inlineStr"/>
+      <c r="M78" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Emmanuel Djekombo</t>
+        </is>
+      </c>
+      <c r="N78" s="4" t="inlineStr">
+        <is>
+          <t>+235 66 27 45 23</t>
+        </is>
+      </c>
+      <c r="O78" s="4" t="inlineStr"/>
+    </row>
+    <row r="79" ht="18" customHeight="1">
+      <c r="A79" s="6" t="n">
+        <v>105</v>
+      </c>
+      <c r="B79" s="6" t="inlineStr">
+        <is>
+          <t>Hôpital de District de Moïssala</t>
+        </is>
+      </c>
+      <c r="C79" s="6" t="inlineStr">
+        <is>
+          <t>hopital_district</t>
+        </is>
+      </c>
+      <c r="D79" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F79" s="6" t="inlineStr">
+        <is>
+          <t>Mandoul</t>
+        </is>
+      </c>
+      <c r="G79" s="6" t="inlineStr"/>
+      <c r="H79" s="6" t="inlineStr"/>
+      <c r="I79" s="6" t="inlineStr">
+        <is>
+          <t>Moïssala</t>
+        </is>
+      </c>
+      <c r="J79" s="6" t="n">
+        <v>8.6091</v>
+      </c>
+      <c r="K79" s="6" t="n">
+        <v>17.7674</v>
+      </c>
+      <c r="L79" s="6" t="inlineStr"/>
+      <c r="M79" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Emmanuel Djekombo</t>
+        </is>
+      </c>
+      <c r="N79" s="6" t="inlineStr">
+        <is>
+          <t>+235 66 27 45 23</t>
+        </is>
+      </c>
+      <c r="O79" s="6" t="inlineStr"/>
+    </row>
+    <row r="80" ht="18" customHeight="1">
+      <c r="A80" s="4" t="n">
+        <v>28</v>
+      </c>
+      <c r="B80" s="4" t="inlineStr">
+        <is>
+          <t>Hôpital de l'Amitié Tchad-Chine</t>
+        </is>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>hopital_national</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G80" s="4" t="inlineStr"/>
+      <c r="H80" s="4" t="inlineStr"/>
+      <c r="I80" s="4" t="inlineStr">
+        <is>
+          <t>Chankrous</t>
+        </is>
+      </c>
+      <c r="J80" s="4" t="n">
+        <v>12.1129</v>
+      </c>
+      <c r="K80" s="4" t="n">
+        <v>15.0376</v>
+      </c>
+      <c r="L80" s="4" t="n">
+        <v>2011</v>
+      </c>
+      <c r="M80" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Koulbou</t>
+        </is>
+      </c>
+      <c r="N80" s="4" t="inlineStr">
+        <is>
+          <t>+235 62 22 80 06</t>
+        </is>
+      </c>
+      <c r="O80" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.MIXTE</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="18" customHeight="1">
+      <c r="A81" s="6" t="n">
+        <v>91</v>
+      </c>
+      <c r="B81" s="6" t="inlineStr">
+        <is>
+          <t>Institut National de la Santé Publique (INSP)</t>
+        </is>
+      </c>
+      <c r="C81" s="6" t="inlineStr">
+        <is>
+          <t>centre_specialise</t>
+        </is>
+      </c>
+      <c r="D81" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F81" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G81" s="6" t="inlineStr"/>
+      <c r="H81" s="6" t="inlineStr"/>
+      <c r="I81" s="6" t="inlineStr">
+        <is>
+          <t>Moursal</t>
+        </is>
+      </c>
+      <c r="J81" s="6" t="n">
+        <v>12.12</v>
+      </c>
+      <c r="K81" s="6" t="n">
+        <v>15.05</v>
+      </c>
+      <c r="L81" s="6" t="inlineStr"/>
+      <c r="M81" s="6" t="inlineStr"/>
+      <c r="N81" s="6" t="inlineStr"/>
+      <c r="O81" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="18" customHeight="1">
+      <c r="A82" s="4" t="n">
+        <v>52</v>
+      </c>
+      <c r="B82" s="4" t="inlineStr">
+        <is>
+          <t>Institut Supérieur des Sciences de l'Éducation (ISSED)</t>
+        </is>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>institut_superieur</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G82" s="4" t="inlineStr"/>
+      <c r="H82" s="4" t="inlineStr"/>
+      <c r="I82" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J82" s="4" t="n">
+        <v>12.0976</v>
+      </c>
+      <c r="K82" s="4" t="n">
+        <v>15.0617</v>
+      </c>
+      <c r="L82" s="4" t="n">
+        <v>1992</v>
+      </c>
+      <c r="M82" s="4" t="inlineStr"/>
+      <c r="N82" s="4" t="inlineStr"/>
+      <c r="O82" s="4" t="inlineStr"/>
+    </row>
+    <row r="83" ht="18" customHeight="1">
+      <c r="A83" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="B83" s="6" t="inlineStr">
+        <is>
+          <t>Kits solaires Hôpital Abéché</t>
+        </is>
+      </c>
+      <c r="C83" s="6" t="inlineStr">
+        <is>
+          <t>kit_solaire</t>
+        </is>
+      </c>
+      <c r="D83" s="6" t="inlineStr">
+        <is>
+          <t>Énergie</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F83" s="6" t="inlineStr">
+        <is>
+          <t>Ouaddaï</t>
+        </is>
+      </c>
+      <c r="G83" s="6" t="inlineStr"/>
+      <c r="H83" s="6" t="inlineStr"/>
+      <c r="I83" s="6" t="inlineStr"/>
+      <c r="J83" s="6" t="n">
+        <v>13.83</v>
+      </c>
+      <c r="K83" s="6" t="n">
+        <v>20.83</v>
+      </c>
+      <c r="L83" s="6" t="n">
+        <v>2022</v>
+      </c>
+      <c r="M83" s="6" t="inlineStr">
+        <is>
+          <t>ONG Soleil Tchad</t>
+        </is>
+      </c>
+      <c r="N83" s="6" t="inlineStr"/>
+      <c r="O83" s="6" t="inlineStr"/>
+    </row>
+    <row r="84" ht="18" customHeight="1">
+      <c r="A84" s="4" t="n">
+        <v>122</v>
+      </c>
+      <c r="B84" s="4" t="inlineStr">
+        <is>
+          <t>Lycee college evangeliquje</t>
+        </is>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Lycée</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G84" s="4" t="inlineStr"/>
+      <c r="H84" s="4" t="inlineStr"/>
+      <c r="I84" s="4" t="inlineStr">
+        <is>
+          <t>Chagoua</t>
+        </is>
+      </c>
+      <c r="J84" s="4" t="inlineStr"/>
+      <c r="K84" s="4" t="inlineStr"/>
+      <c r="L84" s="4" t="inlineStr"/>
+      <c r="M84" s="4" t="inlineStr"/>
+      <c r="N84" s="4" t="inlineStr"/>
+      <c r="O84" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" ht="18" customHeight="1">
+      <c r="A85" s="6" t="n">
+        <v>101</v>
+      </c>
+      <c r="B85" s="6" t="inlineStr">
+        <is>
+          <t>Lycée Franco-Arabe de N'Djamena</t>
+        </is>
+      </c>
+      <c r="C85" s="6" t="inlineStr">
+        <is>
+          <t>lycee</t>
+        </is>
+      </c>
+      <c r="D85" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F85" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G85" s="6" t="inlineStr"/>
+      <c r="H85" s="6" t="inlineStr"/>
+      <c r="I85" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J85" s="6" t="n">
+        <v>12.1283</v>
+      </c>
+      <c r="K85" s="6" t="n">
+        <v>15.0549</v>
+      </c>
+      <c r="L85" s="6" t="inlineStr"/>
+      <c r="M85" s="6" t="inlineStr">
+        <is>
+          <t>M. Ibrahim Moussa</t>
+        </is>
+      </c>
+      <c r="N85" s="6" t="inlineStr"/>
+      <c r="O85" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" ht="18" customHeight="1">
+      <c r="A86" s="4" t="n">
+        <v>102</v>
+      </c>
+      <c r="B86" s="4" t="inlineStr">
+        <is>
+          <t>Lycée Français Montaigne</t>
+        </is>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>lycee</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G86" s="4" t="inlineStr"/>
+      <c r="H86" s="4" t="inlineStr"/>
+      <c r="I86" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J86" s="4" t="n">
+        <v>12.1111</v>
+      </c>
+      <c r="K86" s="4" t="n">
+        <v>15.0444</v>
+      </c>
+      <c r="L86" s="4" t="n">
+        <v>1960</v>
+      </c>
+      <c r="M86" s="4" t="inlineStr">
+        <is>
+          <t>M. Pierre Dubois</t>
+        </is>
+      </c>
+      <c r="N86" s="4" t="inlineStr">
+        <is>
+          <t>+235 66 01 02 03</t>
+        </is>
+      </c>
+      <c r="O86" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="18" customHeight="1">
+      <c r="A87" s="6" t="n">
+        <v>56</v>
+      </c>
+      <c r="B87" s="6" t="inlineStr">
+        <is>
+          <t>Lycée Félix Éboué</t>
+        </is>
+      </c>
+      <c r="C87" s="6" t="inlineStr">
+        <is>
+          <t>lycee</t>
+        </is>
+      </c>
+      <c r="D87" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F87" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G87" s="6" t="inlineStr"/>
+      <c r="H87" s="6" t="inlineStr"/>
+      <c r="I87" s="6" t="inlineStr">
+        <is>
+          <t>3e arrondissement</t>
+        </is>
+      </c>
+      <c r="J87" s="6" t="n">
+        <v>12.0976</v>
+      </c>
+      <c r="K87" s="6" t="n">
+        <v>15.0617</v>
+      </c>
+      <c r="L87" s="6" t="n">
+        <v>1960</v>
+      </c>
+      <c r="M87" s="6" t="inlineStr">
+        <is>
+          <t>Chamchadine Mahamat Dahab</t>
+        </is>
+      </c>
+      <c r="N87" s="6" t="inlineStr"/>
+      <c r="O87" s="6" t="inlineStr"/>
+    </row>
+    <row r="88" ht="18" customHeight="1">
+      <c r="A88" s="4" t="n">
+        <v>17</v>
+      </c>
+      <c r="B88" s="4" t="inlineStr">
+        <is>
+          <t>Lycée Félix Éboué</t>
+        </is>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>lycee</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G88" s="4" t="inlineStr"/>
+      <c r="H88" s="4" t="inlineStr"/>
+      <c r="I88" s="4" t="inlineStr"/>
+      <c r="J88" s="4" t="n">
+        <v>12.12</v>
+      </c>
+      <c r="K88" s="4" t="n">
+        <v>15.05</v>
+      </c>
+      <c r="L88" s="4" t="n">
+        <v>1942</v>
+      </c>
+      <c r="M88" s="4" t="inlineStr">
+        <is>
+          <t>M. Oumar Djibert</t>
+        </is>
+      </c>
+      <c r="N88" s="4" t="inlineStr"/>
+      <c r="O88" s="4" t="inlineStr"/>
+    </row>
+    <row r="89" ht="18" customHeight="1">
+      <c r="A89" s="6" t="n">
+        <v>57</v>
+      </c>
+      <c r="B89" s="6" t="inlineStr">
+        <is>
+          <t>Lycée Technique Industriel de N'Djaména</t>
+        </is>
+      </c>
+      <c r="C89" s="6" t="inlineStr">
+        <is>
+          <t>lycee_technique</t>
+        </is>
+      </c>
+      <c r="D89" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F89" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G89" s="6" t="inlineStr"/>
+      <c r="H89" s="6" t="inlineStr"/>
+      <c r="I89" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J89" s="6" t="n">
+        <v>12.1348</v>
+      </c>
+      <c r="K89" s="6" t="n">
+        <v>15.0557</v>
+      </c>
+      <c r="L89" s="6" t="n">
+        <v>1962</v>
+      </c>
+      <c r="M89" s="6" t="inlineStr">
+        <is>
+          <t>M. Oumar Djibert</t>
+        </is>
+      </c>
+      <c r="N89" s="6" t="inlineStr"/>
+      <c r="O89" s="6" t="inlineStr"/>
+    </row>
+    <row r="90" ht="18" customHeight="1">
+      <c r="A90" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="B90" s="4" t="inlineStr">
+        <is>
+          <t>Lycée de lere</t>
+        </is>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Lycée</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>Mayo-Kebbi Ouest</t>
+        </is>
+      </c>
+      <c r="G90" s="4" t="inlineStr"/>
+      <c r="H90" s="4" t="inlineStr"/>
+      <c r="I90" s="4" t="inlineStr">
+        <is>
+          <t>Lere</t>
+        </is>
+      </c>
+      <c r="J90" s="4" t="n">
+        <v>9.5585</v>
+      </c>
+      <c r="K90" s="4" t="n">
+        <v>17.3525</v>
+      </c>
+      <c r="L90" s="4" t="n">
+        <v>2000</v>
+      </c>
+      <c r="M90" s="4" t="inlineStr">
+        <is>
+          <t>Douzebe</t>
+        </is>
+      </c>
+      <c r="N90" s="4" t="inlineStr">
+        <is>
+          <t>+33612798326</t>
+        </is>
+      </c>
+      <c r="O90" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="18" customHeight="1">
+      <c r="A91" s="6" t="n">
+        <v>58</v>
+      </c>
+      <c r="B91" s="6" t="inlineStr">
+        <is>
+          <t>Lycée de lere</t>
+        </is>
+      </c>
+      <c r="C91" s="6" t="inlineStr">
+        <is>
+          <t>lycee</t>
+        </is>
+      </c>
+      <c r="D91" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F91" s="6" t="inlineStr">
+        <is>
+          <t>Mayo-Kebbi Ouest</t>
+        </is>
+      </c>
+      <c r="G91" s="6" t="inlineStr"/>
+      <c r="H91" s="6" t="inlineStr"/>
+      <c r="I91" s="6" t="inlineStr">
+        <is>
+          <t>Lere</t>
+        </is>
+      </c>
+      <c r="J91" s="6" t="n">
+        <v>9.5585</v>
+      </c>
+      <c r="K91" s="6" t="n">
+        <v>17.3525</v>
+      </c>
+      <c r="L91" s="6" t="n">
+        <v>2000</v>
+      </c>
+      <c r="M91" s="6" t="inlineStr">
+        <is>
+          <t>Douzebe</t>
+        </is>
+      </c>
+      <c r="N91" s="6" t="inlineStr">
+        <is>
+          <t>+33612798326</t>
+        </is>
+      </c>
+      <c r="O91" s="6" t="inlineStr"/>
+    </row>
+    <row r="92" ht="18" customHeight="1">
+      <c r="A92" s="4" t="n">
+        <v>59</v>
+      </c>
+      <c r="B92" s="4" t="inlineStr">
+        <is>
+          <t>Lycée public de Bahai</t>
+        </is>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>lycee</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>Ennedi-Est</t>
+        </is>
+      </c>
+      <c r="G92" s="4" t="inlineStr"/>
+      <c r="H92" s="4" t="inlineStr"/>
+      <c r="I92" s="4" t="inlineStr">
+        <is>
+          <t>Bahai</t>
+        </is>
+      </c>
+      <c r="J92" s="4" t="n">
+        <v>16.2352</v>
+      </c>
+      <c r="K92" s="4" t="n">
+        <v>22.3251</v>
+      </c>
+      <c r="L92" s="4" t="n">
+        <v>1997</v>
+      </c>
+      <c r="M92" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Mahamat Issa</t>
+        </is>
+      </c>
+      <c r="N92" s="4" t="inlineStr">
+        <is>
+          <t>+23563755858</t>
+        </is>
+      </c>
+      <c r="O92" s="4" t="inlineStr"/>
+    </row>
+    <row r="93" ht="18" customHeight="1">
+      <c r="A93" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="B93" s="6" t="inlineStr">
+        <is>
+          <t>Lycée publique de Bahai</t>
+        </is>
+      </c>
+      <c r="C93" s="6" t="inlineStr">
+        <is>
+          <t>Lycée</t>
+        </is>
+      </c>
+      <c r="D93" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F93" s="6" t="inlineStr">
+        <is>
+          <t>Ennedi-Est</t>
+        </is>
+      </c>
+      <c r="G93" s="6" t="inlineStr"/>
+      <c r="H93" s="6" t="inlineStr"/>
+      <c r="I93" s="6" t="inlineStr">
+        <is>
+          <t>Bahai</t>
+        </is>
+      </c>
+      <c r="J93" s="6" t="n">
+        <v>16.2352</v>
+      </c>
+      <c r="K93" s="6" t="n">
+        <v>22.3251</v>
+      </c>
+      <c r="L93" s="6" t="n">
+        <v>1997</v>
+      </c>
+      <c r="M93" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Mahamat Issa</t>
+        </is>
+      </c>
+      <c r="N93" s="6" t="inlineStr">
+        <is>
+          <t>+23563755858</t>
+        </is>
+      </c>
+      <c r="O93" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="18" customHeight="1">
+      <c r="A94" s="4" t="n">
+        <v>19</v>
+      </c>
+      <c r="B94" s="4" t="inlineStr">
+        <is>
+          <t>Mahrasoft Innovatoins</t>
+        </is>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Hopital</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>Batha</t>
+        </is>
+      </c>
+      <c r="G94" s="4" t="inlineStr"/>
+      <c r="H94" s="4" t="inlineStr"/>
+      <c r="I94" s="4" t="inlineStr">
+        <is>
+          <t>Ndjamena</t>
+        </is>
+      </c>
+      <c r="J94" s="4" t="n">
+        <v>9.2525</v>
+      </c>
+      <c r="K94" s="4" t="n">
+        <v>17.2525</v>
+      </c>
+      <c r="L94" s="4" t="n">
+        <v>2000</v>
+      </c>
+      <c r="M94" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Mahamat Issa</t>
+        </is>
+      </c>
+      <c r="N94" s="4" t="inlineStr">
+        <is>
+          <t>+23563755858</t>
+        </is>
+      </c>
+      <c r="O94" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="18" customHeight="1">
+      <c r="A95" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="B95" s="6" t="inlineStr">
+        <is>
+          <t>Mahrasoft Innovatoins</t>
+        </is>
+      </c>
+      <c r="C95" s="6" t="inlineStr">
+        <is>
+          <t>Hopital</t>
+        </is>
+      </c>
+      <c r="D95" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F95" s="6" t="inlineStr">
+        <is>
+          <t>Batha</t>
+        </is>
+      </c>
+      <c r="G95" s="6" t="inlineStr"/>
+      <c r="H95" s="6" t="inlineStr"/>
+      <c r="I95" s="6" t="inlineStr"/>
+      <c r="J95" s="6" t="inlineStr"/>
+      <c r="K95" s="6" t="inlineStr"/>
+      <c r="L95" s="6" t="n">
+        <v>2020</v>
+      </c>
+      <c r="M95" s="6" t="inlineStr">
+        <is>
+          <t>Mahrasoft Innovatoins</t>
+        </is>
+      </c>
+      <c r="N95" s="6" t="inlineStr">
+        <is>
+          <t>+23563755858</t>
+        </is>
+      </c>
+      <c r="O95" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" ht="18" customHeight="1">
+      <c r="A96" s="4" t="n">
+        <v>84</v>
+      </c>
+      <c r="B96" s="4" t="inlineStr">
+        <is>
+          <t>Maternité Centrale de N'Djaména</t>
+        </is>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>maternite</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G96" s="4" t="inlineStr"/>
+      <c r="H96" s="4" t="inlineStr"/>
+      <c r="I96" s="4" t="inlineStr">
+        <is>
+          <t>Amrigué</t>
+        </is>
+      </c>
+      <c r="J96" s="4" t="n">
+        <v>12.115</v>
+      </c>
+      <c r="K96" s="4" t="n">
+        <v>15.044</v>
+      </c>
+      <c r="L96" s="4" t="inlineStr"/>
+      <c r="M96" s="4" t="inlineStr"/>
+      <c r="N96" s="4" t="inlineStr"/>
+      <c r="O96" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.ETAT</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" ht="18" customHeight="1">
+      <c r="A97" s="6" t="n">
+        <v>21</v>
+      </c>
+      <c r="B97" s="6" t="inlineStr">
+        <is>
+          <t>Maternité d'Abéché</t>
+        </is>
+      </c>
+      <c r="C97" s="6" t="inlineStr">
+        <is>
+          <t>maternite</t>
+        </is>
+      </c>
+      <c r="D97" s="6" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F97" s="6" t="inlineStr">
+        <is>
+          <t>Ouaddaï</t>
+        </is>
+      </c>
+      <c r="G97" s="6" t="inlineStr"/>
+      <c r="H97" s="6" t="inlineStr"/>
+      <c r="I97" s="6" t="inlineStr"/>
+      <c r="J97" s="6" t="n">
+        <v>13.8292</v>
+      </c>
+      <c r="K97" s="6" t="n">
+        <v>20.8325</v>
+      </c>
+      <c r="L97" s="6" t="n">
+        <v>1985</v>
+      </c>
+      <c r="M97" s="6" t="inlineStr">
+        <is>
+          <t>Sage-femme Hawa Idriss</t>
+        </is>
+      </c>
+      <c r="N97" s="6" t="inlineStr"/>
+      <c r="O97" s="6" t="inlineStr"/>
+    </row>
+    <row r="98" ht="18" customHeight="1">
+      <c r="A98" s="4" t="n">
+        <v>118</v>
+      </c>
+      <c r="B98" s="4" t="inlineStr">
+        <is>
+          <t>Mini-centrale solaire de Mao</t>
+        </is>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>centrale_solaire</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>Énergie</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>Kanem</t>
+        </is>
+      </c>
+      <c r="G98" s="4" t="inlineStr"/>
+      <c r="H98" s="4" t="inlineStr"/>
+      <c r="I98" s="4" t="inlineStr">
+        <is>
+          <t>Mao</t>
+        </is>
+      </c>
+      <c r="J98" s="4" t="n">
+        <v>14.1167</v>
+      </c>
+      <c r="K98" s="4" t="n">
+        <v>15.3167</v>
+      </c>
+      <c r="L98" s="4" t="n">
+        <v>2020</v>
+      </c>
+      <c r="M98" s="4" t="inlineStr">
+        <is>
+          <t>Projet PNUD</t>
+        </is>
+      </c>
+      <c r="N98" s="4" t="inlineStr"/>
+      <c r="O98" s="4" t="inlineStr"/>
+    </row>
+    <row r="99" ht="18" customHeight="1">
+      <c r="A99" s="6" t="n">
+        <v>22</v>
+      </c>
+      <c r="B99" s="6" t="inlineStr">
+        <is>
+          <t>Mini-centrale solaire de Mao</t>
+        </is>
+      </c>
+      <c r="C99" s="6" t="inlineStr">
+        <is>
+          <t>centrale_solaire</t>
+        </is>
+      </c>
+      <c r="D99" s="6" t="inlineStr">
+        <is>
+          <t>Énergie</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F99" s="6" t="inlineStr">
+        <is>
+          <t>Kanem</t>
+        </is>
+      </c>
+      <c r="G99" s="6" t="inlineStr"/>
+      <c r="H99" s="6" t="inlineStr"/>
+      <c r="I99" s="6" t="inlineStr"/>
+      <c r="J99" s="6" t="n">
+        <v>14.1167</v>
+      </c>
+      <c r="K99" s="6" t="n">
+        <v>15.3167</v>
+      </c>
+      <c r="L99" s="6" t="n">
+        <v>2020</v>
+      </c>
+      <c r="M99" s="6" t="inlineStr">
+        <is>
+          <t>Projet PNUD</t>
+        </is>
+      </c>
+      <c r="N99" s="6" t="inlineStr"/>
+      <c r="O99" s="6" t="inlineStr"/>
+    </row>
+    <row r="100" ht="18" customHeight="1">
+      <c r="A100" s="4" t="n">
+        <v>112</v>
+      </c>
+      <c r="B100" s="4" t="inlineStr">
+        <is>
+          <t>Station de pompage Chari</t>
+        </is>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>station_pompage</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>Hydraulique</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>Chari-Baguirmi</t>
+        </is>
+      </c>
+      <c r="G100" s="4" t="inlineStr"/>
+      <c r="H100" s="4" t="inlineStr"/>
+      <c r="I100" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J100" s="4" t="n">
+        <v>12.0833</v>
+      </c>
+      <c r="K100" s="4" t="n">
+        <v>15.05</v>
+      </c>
+      <c r="L100" s="4" t="n">
+        <v>2008</v>
+      </c>
+      <c r="M100" s="4" t="inlineStr">
+        <is>
+          <t>STE Direction</t>
+        </is>
+      </c>
+      <c r="N100" s="4" t="inlineStr"/>
+      <c r="O100" s="4" t="inlineStr"/>
+    </row>
+    <row r="101" ht="18" customHeight="1">
+      <c r="A101" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="B101" s="6" t="inlineStr">
+        <is>
+          <t>Station de pompage Chari</t>
+        </is>
+      </c>
+      <c r="C101" s="6" t="inlineStr">
+        <is>
+          <t>station_pompage</t>
+        </is>
+      </c>
+      <c r="D101" s="6" t="inlineStr">
+        <is>
+          <t>Hydraulique</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F101" s="6" t="inlineStr">
+        <is>
+          <t>Chari-Baguirmi</t>
+        </is>
+      </c>
+      <c r="G101" s="6" t="inlineStr"/>
+      <c r="H101" s="6" t="inlineStr"/>
+      <c r="I101" s="6" t="inlineStr"/>
+      <c r="J101" s="6" t="n">
+        <v>12.0833</v>
+      </c>
+      <c r="K101" s="6" t="n">
+        <v>15.05</v>
+      </c>
+      <c r="L101" s="6" t="n">
+        <v>2008</v>
+      </c>
+      <c r="M101" s="6" t="inlineStr">
+        <is>
+          <t>STE Chari-Baguirmi</t>
+        </is>
+      </c>
+      <c r="N101" s="6" t="inlineStr"/>
+      <c r="O101" s="6" t="inlineStr"/>
+    </row>
+    <row r="102" ht="18" customHeight="1">
+      <c r="A102" s="4" t="n">
+        <v>47</v>
+      </c>
+      <c r="B102" s="4" t="inlineStr">
+        <is>
+          <t>Université Adam Barka d'Abéché</t>
+        </is>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>universite</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>Ouaddaï</t>
+        </is>
+      </c>
+      <c r="G102" s="4" t="inlineStr"/>
+      <c r="H102" s="4" t="inlineStr"/>
+      <c r="I102" s="4" t="inlineStr">
+        <is>
+          <t>Abéché</t>
+        </is>
+      </c>
+      <c r="J102" s="4" t="n">
+        <v>13.83583</v>
+      </c>
+      <c r="K102" s="4" t="n">
+        <v>20.8325</v>
+      </c>
+      <c r="L102" s="4" t="n">
+        <v>1990</v>
+      </c>
+      <c r="M102" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Mahamat Issa</t>
+        </is>
+      </c>
+      <c r="N102" s="4" t="inlineStr"/>
+      <c r="O102" s="4" t="inlineStr"/>
+    </row>
+    <row r="103" ht="18" customHeight="1">
+      <c r="A103" s="6" t="n">
+        <v>97</v>
+      </c>
+      <c r="B103" s="6" t="inlineStr">
+        <is>
+          <t>Université Adam Barka d'Abéché</t>
+        </is>
+      </c>
+      <c r="C103" s="6" t="inlineStr">
+        <is>
+          <t>universite</t>
+        </is>
+      </c>
+      <c r="D103" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F103" s="6" t="inlineStr">
+        <is>
+          <t>Ouaddaï</t>
+        </is>
+      </c>
+      <c r="G103" s="6" t="inlineStr"/>
+      <c r="H103" s="6" t="inlineStr"/>
+      <c r="I103" s="6" t="inlineStr">
+        <is>
+          <t>Abéché</t>
+        </is>
+      </c>
+      <c r="J103" s="6" t="n">
+        <v>13.83583</v>
+      </c>
+      <c r="K103" s="6" t="n">
+        <v>20.8325</v>
+      </c>
+      <c r="L103" s="6" t="n">
+        <v>1990</v>
+      </c>
+      <c r="M103" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Mahamat Issa</t>
+        </is>
+      </c>
+      <c r="N103" s="6" t="inlineStr"/>
+      <c r="O103" s="6" t="inlineStr"/>
+    </row>
+    <row r="104" ht="18" customHeight="1">
+      <c r="A104" s="4" t="n">
+        <v>49</v>
+      </c>
+      <c r="B104" s="4" t="inlineStr">
+        <is>
+          <t>Université Polytechnique de Mongo</t>
+        </is>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>universite</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>Guéra</t>
+        </is>
+      </c>
+      <c r="G104" s="4" t="inlineStr"/>
+      <c r="H104" s="4" t="inlineStr"/>
+      <c r="I104" s="4" t="inlineStr">
+        <is>
+          <t>Mongo</t>
+        </is>
+      </c>
+      <c r="J104" s="4" t="n">
+        <v>12.1833</v>
+      </c>
+      <c r="K104" s="4" t="n">
+        <v>18.6833</v>
+      </c>
+      <c r="L104" s="4" t="n">
+        <v>2019</v>
+      </c>
+      <c r="M104" s="4" t="inlineStr"/>
+      <c r="N104" s="4" t="inlineStr">
+        <is>
+          <t>+235 63 75 58 58</t>
+        </is>
+      </c>
+      <c r="O104" s="4" t="inlineStr"/>
+    </row>
+    <row r="105" ht="18" customHeight="1">
+      <c r="A105" s="6" t="n">
+        <v>50</v>
+      </c>
+      <c r="B105" s="6" t="inlineStr">
+        <is>
+          <t>Université de Doba</t>
+        </is>
+      </c>
+      <c r="C105" s="6" t="inlineStr">
+        <is>
+          <t>universite</t>
+        </is>
+      </c>
+      <c r="D105" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F105" s="6" t="inlineStr">
+        <is>
+          <t>Logone Oriental</t>
+        </is>
+      </c>
+      <c r="G105" s="6" t="inlineStr"/>
+      <c r="H105" s="6" t="inlineStr"/>
+      <c r="I105" s="6" t="inlineStr">
+        <is>
+          <t>Doba</t>
+        </is>
+      </c>
+      <c r="J105" s="6" t="n">
+        <v>8.6639</v>
+      </c>
+      <c r="K105" s="6" t="n">
+        <v>16.8531</v>
+      </c>
+      <c r="L105" s="6" t="n">
+        <v>2011</v>
+      </c>
+      <c r="M105" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Mahamat Ahmat</t>
+        </is>
+      </c>
+      <c r="N105" s="6" t="inlineStr"/>
+      <c r="O105" s="6" t="inlineStr"/>
+    </row>
+    <row r="106" ht="18" customHeight="1">
+      <c r="A106" s="4" t="n">
+        <v>48</v>
+      </c>
+      <c r="B106" s="4" t="inlineStr">
+        <is>
+          <t>Université de Moundou</t>
+        </is>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>universite</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>Logone Occidental</t>
+        </is>
+      </c>
+      <c r="G106" s="4" t="inlineStr"/>
+      <c r="H106" s="4" t="inlineStr"/>
+      <c r="I106" s="4" t="inlineStr">
+        <is>
+          <t>Moundou</t>
+        </is>
+      </c>
+      <c r="J106" s="4" t="n">
+        <v>8.566700000000001</v>
+      </c>
+      <c r="K106" s="4" t="n">
+        <v>16.0833</v>
+      </c>
+      <c r="L106" s="4" t="n">
+        <v>2004</v>
+      </c>
+      <c r="M106" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Nadège Tokindang</t>
+        </is>
+      </c>
+      <c r="N106" s="4" t="inlineStr"/>
+      <c r="O106" s="4" t="inlineStr"/>
+    </row>
+    <row r="107" ht="18" customHeight="1">
+      <c r="A107" s="6" t="n">
+        <v>98</v>
+      </c>
+      <c r="B107" s="6" t="inlineStr">
+        <is>
+          <t>Université de Moundou</t>
+        </is>
+      </c>
+      <c r="C107" s="6" t="inlineStr">
+        <is>
+          <t>universite</t>
+        </is>
+      </c>
+      <c r="D107" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F107" s="6" t="inlineStr">
+        <is>
+          <t>Logone Occidental</t>
+        </is>
+      </c>
+      <c r="G107" s="6" t="inlineStr"/>
+      <c r="H107" s="6" t="inlineStr"/>
+      <c r="I107" s="6" t="inlineStr">
+        <is>
+          <t>Moundou</t>
+        </is>
+      </c>
+      <c r="J107" s="6" t="n">
+        <v>8.566700000000001</v>
+      </c>
+      <c r="K107" s="6" t="n">
+        <v>16.0833</v>
+      </c>
+      <c r="L107" s="6" t="n">
+        <v>2004</v>
+      </c>
+      <c r="M107" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Nadège Tokindang</t>
+        </is>
+      </c>
+      <c r="N107" s="6" t="inlineStr"/>
+      <c r="O107" s="6" t="inlineStr"/>
+    </row>
+    <row r="108" ht="18" customHeight="1">
+      <c r="A108" s="4" t="n">
+        <v>46</v>
+      </c>
+      <c r="B108" s="4" t="inlineStr">
+        <is>
+          <t>Université de N'Djaména</t>
+        </is>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>universite</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G108" s="4" t="inlineStr"/>
+      <c r="H108" s="4" t="inlineStr"/>
+      <c r="I108" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J108" s="4" t="n">
+        <v>12.11</v>
+      </c>
+      <c r="K108" s="4" t="n">
+        <v>15.04</v>
+      </c>
+      <c r="L108" s="4" t="n">
+        <v>1971</v>
+      </c>
+      <c r="M108" s="4" t="inlineStr">
+        <is>
+          <t>Pr. Mahamat Saleh</t>
+        </is>
+      </c>
+      <c r="N108" s="4" t="inlineStr"/>
+      <c r="O108" s="4" t="inlineStr"/>
+    </row>
+    <row r="109" ht="18" customHeight="1">
+      <c r="A109" s="6" t="n">
+        <v>96</v>
+      </c>
+      <c r="B109" s="6" t="inlineStr">
+        <is>
+          <t>Université de N'Djaména</t>
+        </is>
+      </c>
+      <c r="C109" s="6" t="inlineStr">
+        <is>
+          <t>universite</t>
+        </is>
+      </c>
+      <c r="D109" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F109" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G109" s="6" t="inlineStr"/>
+      <c r="H109" s="6" t="inlineStr"/>
+      <c r="I109" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J109" s="6" t="n">
+        <v>12.1348</v>
+      </c>
+      <c r="K109" s="6" t="n">
+        <v>15.0557</v>
+      </c>
+      <c r="L109" s="6" t="n">
+        <v>1971</v>
+      </c>
+      <c r="M109" s="6" t="inlineStr">
+        <is>
+          <t>Pr. Mahamat Saleh</t>
+        </is>
+      </c>
+      <c r="N109" s="6" t="inlineStr"/>
+      <c r="O109" s="6" t="inlineStr"/>
+    </row>
+    <row r="110" ht="18" customHeight="1">
+      <c r="A110" s="4" t="n">
+        <v>24</v>
+      </c>
+      <c r="B110" s="4" t="inlineStr">
+        <is>
+          <t>Université de N'Djaména</t>
+        </is>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>universite</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G110" s="4" t="inlineStr"/>
+      <c r="H110" s="4" t="inlineStr"/>
+      <c r="I110" s="4" t="inlineStr"/>
+      <c r="J110" s="4" t="n">
+        <v>12.11</v>
+      </c>
+      <c r="K110" s="4" t="n">
+        <v>15.04</v>
+      </c>
+      <c r="L110" s="4" t="n">
+        <v>1971</v>
+      </c>
+      <c r="M110" s="4" t="inlineStr">
+        <is>
+          <t>Pr. Mahamat Saleh</t>
+        </is>
+      </c>
+      <c r="N110" s="4" t="inlineStr"/>
+      <c r="O110" s="4" t="inlineStr"/>
+    </row>
+    <row r="111" ht="18" customHeight="1">
+      <c r="A111" s="6" t="n">
+        <v>66</v>
+      </c>
+      <c r="B111" s="6" t="inlineStr">
+        <is>
+          <t>École Cheikh Adam Barka</t>
+        </is>
+      </c>
+      <c r="C111" s="6" t="inlineStr">
+        <is>
+          <t>ecole_primaire</t>
+        </is>
+      </c>
+      <c r="D111" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F111" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G111" s="6" t="inlineStr"/>
+      <c r="H111" s="6" t="inlineStr"/>
+      <c r="I111" s="6" t="inlineStr">
+        <is>
+          <t>5e arrondissement</t>
+        </is>
+      </c>
+      <c r="J111" s="6" t="inlineStr"/>
+      <c r="K111" s="6" t="inlineStr"/>
+      <c r="L111" s="6" t="n">
+        <v>2012</v>
+      </c>
+      <c r="M111" s="6" t="inlineStr">
+        <is>
+          <t>M. Oumar Djibert</t>
+        </is>
+      </c>
+      <c r="N111" s="6" t="inlineStr"/>
+      <c r="O111" s="6" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" ht="18" customHeight="1">
+      <c r="A112" s="4" t="n">
+        <v>65</v>
+      </c>
+      <c r="B112" s="4" t="inlineStr">
+        <is>
+          <t>École La nouvelle génération</t>
+        </is>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>ecole_primaire</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G112" s="4" t="inlineStr"/>
+      <c r="H112" s="4" t="inlineStr"/>
+      <c r="I112" s="4" t="inlineStr">
+        <is>
+          <t>5e arrondissement</t>
+        </is>
+      </c>
+      <c r="J112" s="4" t="inlineStr"/>
+      <c r="K112" s="4" t="inlineStr"/>
+      <c r="L112" s="4" t="n">
+        <v>2010</v>
+      </c>
+      <c r="M112" s="4" t="inlineStr">
+        <is>
+          <t>M. Oumar Djibert</t>
+        </is>
+      </c>
+      <c r="N112" s="4" t="inlineStr"/>
+      <c r="O112" s="4" t="inlineStr">
+        <is>
+          <t>SourceFinancementEnum.PRIVE</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" ht="18" customHeight="1">
+      <c r="A113" s="6" t="n">
+        <v>51</v>
+      </c>
+      <c r="B113" s="6" t="inlineStr">
+        <is>
+          <t>École Nationale d'Administration et de Magistrature (ENAM)</t>
+        </is>
+      </c>
+      <c r="C113" s="6" t="inlineStr">
+        <is>
+          <t>ecole_nationale</t>
+        </is>
+      </c>
+      <c r="D113" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F113" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G113" s="6" t="inlineStr"/>
+      <c r="H113" s="6" t="inlineStr"/>
+      <c r="I113" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J113" s="6" t="n">
+        <v>12.0976</v>
+      </c>
+      <c r="K113" s="6" t="n">
+        <v>15.0617</v>
+      </c>
+      <c r="L113" s="6" t="n">
+        <v>1963</v>
+      </c>
+      <c r="M113" s="6" t="inlineStr"/>
+      <c r="N113" s="6" t="inlineStr"/>
+      <c r="O113" s="6" t="inlineStr"/>
+    </row>
+    <row r="114" ht="18" customHeight="1">
+      <c r="A114" s="4" t="n">
+        <v>99</v>
+      </c>
+      <c r="B114" s="4" t="inlineStr">
+        <is>
+          <t>École Nationale d'Administration et de Magistrature (ENAM)</t>
+        </is>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>ecole_superieure</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G114" s="4" t="inlineStr"/>
+      <c r="H114" s="4" t="inlineStr"/>
+      <c r="I114" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J114" s="4" t="n">
+        <v>12.0976</v>
+      </c>
+      <c r="K114" s="4" t="n">
+        <v>15.0617</v>
+      </c>
+      <c r="L114" s="4" t="n">
+        <v>1963</v>
+      </c>
+      <c r="M114" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Oumar Saleh</t>
+        </is>
+      </c>
+      <c r="N114" s="4" t="inlineStr"/>
+      <c r="O114" s="4" t="inlineStr"/>
+    </row>
+    <row r="115" ht="18" customHeight="1">
+      <c r="A115" s="6" t="n">
+        <v>54</v>
+      </c>
+      <c r="B115" s="6" t="inlineStr">
+        <is>
+          <t>École Normale Supérieure d'Abéché</t>
+        </is>
+      </c>
+      <c r="C115" s="6" t="inlineStr">
+        <is>
+          <t>ecole_normale_superieure</t>
+        </is>
+      </c>
+      <c r="D115" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F115" s="6" t="inlineStr">
+        <is>
+          <t>Ouaddaï</t>
+        </is>
+      </c>
+      <c r="G115" s="6" t="inlineStr"/>
+      <c r="H115" s="6" t="inlineStr"/>
+      <c r="I115" s="6" t="inlineStr">
+        <is>
+          <t>Abéché</t>
+        </is>
+      </c>
+      <c r="J115" s="6" t="n">
+        <v>13.83583</v>
+      </c>
+      <c r="K115" s="6" t="n">
+        <v>20.8325</v>
+      </c>
+      <c r="L115" s="6" t="inlineStr"/>
+      <c r="M115" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Mahamat Issa</t>
+        </is>
+      </c>
+      <c r="N115" s="6" t="inlineStr">
+        <is>
+          <t>+235 63 75 58 58</t>
+        </is>
+      </c>
+      <c r="O115" s="6" t="inlineStr"/>
+    </row>
+    <row r="116" ht="18" customHeight="1">
+      <c r="A116" s="4" t="n">
+        <v>55</v>
+      </c>
+      <c r="B116" s="4" t="inlineStr">
+        <is>
+          <t>École Normale Supérieure de Bongor</t>
+        </is>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>ecole_normale_superieure</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>Mayo-Kebbi Est</t>
+        </is>
+      </c>
+      <c r="G116" s="4" t="inlineStr"/>
+      <c r="H116" s="4" t="inlineStr"/>
+      <c r="I116" s="4" t="inlineStr">
+        <is>
+          <t>Bongor</t>
+        </is>
+      </c>
+      <c r="J116" s="4" t="n">
+        <v>10.2816</v>
+      </c>
+      <c r="K116" s="4" t="n">
+        <v>15.373</v>
+      </c>
+      <c r="L116" s="4" t="n">
+        <v>2005</v>
+      </c>
+      <c r="M116" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Tahir Abdraman</t>
+        </is>
+      </c>
+      <c r="N116" s="4" t="inlineStr">
+        <is>
+          <t>+235 66 24 66 51</t>
+        </is>
+      </c>
+      <c r="O116" s="4" t="inlineStr"/>
+    </row>
+    <row r="117" ht="18" customHeight="1">
+      <c r="A117" s="6" t="n">
+        <v>53</v>
+      </c>
+      <c r="B117" s="6" t="inlineStr">
+        <is>
+          <t>École Normale Supérieure de N'Djaména</t>
+        </is>
+      </c>
+      <c r="C117" s="6" t="inlineStr">
+        <is>
+          <t>ecole_normale_superieure</t>
+        </is>
+      </c>
+      <c r="D117" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F117" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G117" s="6" t="inlineStr"/>
+      <c r="H117" s="6" t="inlineStr"/>
+      <c r="I117" s="6" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J117" s="6" t="n">
+        <v>12.0976</v>
+      </c>
+      <c r="K117" s="6" t="n">
+        <v>15.0617</v>
+      </c>
+      <c r="L117" s="6" t="inlineStr"/>
+      <c r="M117" s="6" t="inlineStr">
+        <is>
+          <t>Dr. Ahmed Hassan</t>
+        </is>
+      </c>
+      <c r="N117" s="6" t="inlineStr">
+        <is>
+          <t>+235 66 81 88 08</t>
+        </is>
+      </c>
+      <c r="O117" s="6" t="inlineStr"/>
+    </row>
+    <row r="118" ht="18" customHeight="1">
+      <c r="A118" s="4" t="n">
+        <v>100</v>
+      </c>
+      <c r="B118" s="4" t="inlineStr">
+        <is>
+          <t>École Normale Supérieure de N'Djaména</t>
+        </is>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>ecole_superieure</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="G118" s="4" t="inlineStr"/>
+      <c r="H118" s="4" t="inlineStr"/>
+      <c r="I118" s="4" t="inlineStr">
+        <is>
+          <t>N'Djaména</t>
+        </is>
+      </c>
+      <c r="J118" s="4" t="n">
+        <v>12.0976</v>
+      </c>
+      <c r="K118" s="4" t="n">
+        <v>15.0617</v>
+      </c>
+      <c r="L118" s="4" t="n">
+        <v>1992</v>
+      </c>
+      <c r="M118" s="4" t="inlineStr">
+        <is>
+          <t>Dr. Ahmat Saleh</t>
+        </is>
+      </c>
+      <c r="N118" s="4" t="inlineStr"/>
+      <c r="O118" s="4" t="inlineStr"/>
+    </row>
+    <row r="119" ht="18" customHeight="1">
+      <c r="A119" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="B119" s="6" t="inlineStr">
+        <is>
+          <t>École Primaire de Bol Centre</t>
+        </is>
+      </c>
+      <c r="C119" s="6" t="inlineStr">
+        <is>
+          <t>ecole_primaire</t>
+        </is>
+      </c>
+      <c r="D119" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F119" s="6" t="inlineStr">
+        <is>
+          <t>Lac</t>
+        </is>
+      </c>
+      <c r="G119" s="6" t="inlineStr"/>
+      <c r="H119" s="6" t="inlineStr"/>
+      <c r="I119" s="6" t="inlineStr"/>
+      <c r="J119" s="6" t="n">
+        <v>13.45</v>
+      </c>
+      <c r="K119" s="6" t="n">
+        <v>14.7167</v>
+      </c>
+      <c r="L119" s="6" t="n">
+        <v>1982</v>
+      </c>
+      <c r="M119" s="6" t="inlineStr">
         <is>
           <t>M. Abakar Moussa</t>
         </is>
       </c>
-      <c r="N27" s="6" t="inlineStr"/>
-      <c r="O27" s="6" t="inlineStr"/>
+      <c r="N119" s="6" t="inlineStr"/>
+      <c r="O119" s="6" t="inlineStr"/>
+    </row>
+    <row r="120" ht="18" customHeight="1">
+      <c r="A120" s="4" t="n">
+        <v>64</v>
+      </c>
+      <c r="B120" s="4" t="inlineStr">
+        <is>
+          <t>École Primaire de Bol Centre</t>
+        </is>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>ecole_primaire</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>Lac</t>
+        </is>
+      </c>
+      <c r="G120" s="4" t="inlineStr"/>
+      <c r="H120" s="4" t="inlineStr"/>
+      <c r="I120" s="4" t="inlineStr">
+        <is>
+          <t>Bol</t>
+        </is>
+      </c>
+      <c r="J120" s="4" t="n">
+        <v>13.45</v>
+      </c>
+      <c r="K120" s="4" t="n">
+        <v>14.7167</v>
+      </c>
+      <c r="L120" s="4" t="n">
+        <v>1982</v>
+      </c>
+      <c r="M120" s="4" t="inlineStr">
+        <is>
+          <t>M. Abakar Moussa</t>
+        </is>
+      </c>
+      <c r="N120" s="4" t="inlineStr"/>
+      <c r="O120" s="4" t="inlineStr"/>
+    </row>
+    <row r="121" ht="18" customHeight="1">
+      <c r="A121" s="6" t="n">
+        <v>104</v>
+      </c>
+      <c r="B121" s="6" t="inlineStr">
+        <is>
+          <t>École Primaire de Kelo Centre</t>
+        </is>
+      </c>
+      <c r="C121" s="6" t="inlineStr">
+        <is>
+          <t>ecole_primaire</t>
+        </is>
+      </c>
+      <c r="D121" s="6" t="inlineStr">
+        <is>
+          <t>Éducation</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>Opérationnelle</t>
+        </is>
+      </c>
+      <c r="F121" s="6" t="inlineStr">
+        <is>
+          <t>Tandjilé</t>
+        </is>
+      </c>
+      <c r="G121" s="6" t="inlineStr"/>
+      <c r="H121" s="6" t="inlineStr"/>
+      <c r="I121" s="6" t="inlineStr">
+        <is>
+          <t>Kelo</t>
+        </is>
+      </c>
+      <c r="J121" s="6" t="n">
+        <v>9.316700000000001</v>
+      </c>
+      <c r="K121" s="6" t="n">
+        <v>15.8</v>
+      </c>
+      <c r="L121" s="6" t="n">
+        <v>1985</v>
+      </c>
+      <c r="M121" s="6" t="inlineStr">
+        <is>
+          <t>M. Mahamat Saleh</t>
+        </is>
+      </c>
+      <c r="N121" s="6" t="inlineStr"/>
+      <c r="O121" s="6" t="inlineStr"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:O3"/>
   <mergeCells count="2">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>